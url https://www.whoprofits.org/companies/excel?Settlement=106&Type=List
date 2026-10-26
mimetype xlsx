--- v0 (2026-06-25)
+++ v1 (2026-10-26)
@@ -12,273 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...19 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Chateau Golan Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the occupied Syrian Golan.
 The winery is located in the settlement of Moshav Eliad, in the southern Golan. The vineyards, which take up 180 dunams of occupied land and are fully owned by the winery, are also located in the Golan, about 3 kilometers southeast of the winery.
 The wine also buys grapes from another vineyard in the northern part of the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -584,51 +514,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -673,228 +603,199 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-      <c r="C9" s="0" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">