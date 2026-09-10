--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,169 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
@@ -552,51 +513,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -640,169 +601,142 @@
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
-[...28 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">