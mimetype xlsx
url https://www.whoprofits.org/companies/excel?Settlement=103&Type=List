--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -12,126 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -452,51 +469,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -553,68 +570,97 @@
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I4" s="0" t="s">
+      <c r="D5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>