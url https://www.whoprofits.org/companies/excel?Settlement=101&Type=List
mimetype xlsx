--- v0 (2026-06-12)
+++ v1 (2026-08-24)
@@ -12,143 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Beresheet</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Grower and marketer of deciduous fruit. Beresheet was established with the merger of two packing houses: Perot Hagolan, from the occupied Syrian Golan, and Pri Psagot, from the Galilee.
 The company grows fruit from the following settlements in the occupied Syrian Golan: Elrom, Ortal, Ein Zivan, Merom Golan, Keshet, Yonatan, Ramat Magshimim, Alonei Habashan, Afik and Sha&amp;#39;al.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
@@ -218,50 +176,53 @@
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
@@ -621,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -695,268 +656,241 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
-[...28 lines deleted...]
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">