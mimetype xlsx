--- v1 (2026-08-24)
+++ v2 (2026-10-25)
@@ -12,250 +12,259 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Beresheet</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Grower and marketer of deciduous fruit. Beresheet was established with the merger of two packing houses: Perot Hagolan, from the occupied Syrian Golan, and Pri Psagot, from the Galilee.
 The company grows fruit from the following settlements in the occupied Syrian Golan: Elrom, Ortal, Ein Zivan, Merom Golan, Keshet, Yonatan, Ramat Magshimim, Alonei Habashan, Afik and Sha&amp;#39;al.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan</t>
+  </si>
+  <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t>NASDAQ</t>
-[...32 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
@@ -582,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -656,241 +665,328 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="I9" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...15 lines deleted...]
-        <v>41</v>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">