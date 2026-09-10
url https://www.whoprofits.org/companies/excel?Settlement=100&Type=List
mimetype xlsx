--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -72,90 +72,69 @@
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
@@ -743,69 +722,69 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
@@ -819,51 +798,51 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
@@ -904,51 +883,51 @@
       <c r="D8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
@@ -960,51 +939,51 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">