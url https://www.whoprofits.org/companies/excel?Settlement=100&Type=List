--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,261 +12,240 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...24 lines deleted...]
-    <t>$5B-$10B</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
@@ -275,68 +254,50 @@
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -639,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -698,368 +659,339 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-      <c r="C13" s="0" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">