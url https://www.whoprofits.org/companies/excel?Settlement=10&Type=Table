--- v1 (2026-08-16)
+++ v2 (2026-10-01)
@@ -418,112 +418,51 @@
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 