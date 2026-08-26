--- v0 (2026-07-02)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -201,108 +201,117 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>Ben Security</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
@@ -482,355 +491,130 @@
 In May 2023, the company&amp;rsquo;s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.
 In February 2022, Electra&amp;rsquo;s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.
 In 2022, the group&amp;rsquo;s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.
 In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.
 Previous involvements:
 Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.
 Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.
 In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma&amp;rsquo;ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.
 In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.
 In 2008, the company supplied generators for the Irtah checkpoint (Sha&amp;rsquo;ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel&amp;rsquo;s 2014 military assault on Gaza.
 Electra Projects, formerly Electra Katzenstein (Electra&amp;rsquo;s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;
 Additionally, Electra&amp;rsquo;s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protection
 Electra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>First International Bank of Israel</t>
+  </si>
+  <si>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...148 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
@@ -1579,51 +1363,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1861,1234 +1645,1292 @@
       </c>
       <c r="H9" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>75</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>84</v>
-      </c>
-[...2 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>98</v>
-      </c>
-[...5 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="I24" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H24" s="0"/>
+      <c r="I24" s="0" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="0"/>
+      <c r="H30" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>102</v>
+        <v>43</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="0"/>
+      <c r="H38" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="I38" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>152</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>161</v>
+        <v>14</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>162</v>
+        <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I45" s="0" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="0" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>105</v>
+        <v>55</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C50" s="0" t="s">
+      <c r="E50" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="D50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="0">
+        <v>51</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F51" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G51" s="0" t="s">
+      <c r="G52" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="0">
+        <v>52</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="0" t="s">
+      <c r="H53" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I53" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>