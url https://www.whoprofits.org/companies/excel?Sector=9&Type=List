--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -228,75 +228,57 @@
 In July 2014, the company was contacted by&amp;nbsp;Jerusalem Mayor Nir Barkat, in order to assist in the efforts of the Israeli&amp;nbsp;authorities&amp;nbsp;to oppress a wave of protest in the Palestinian neighborhoods of occupied East Jerusalem. Soon after,&amp;nbsp;a cooperation unfolded between Bladeworx, Israel Police and the Jerusalem Municipality, in the framework of which a unit of six &amp;#39;Phantom&amp;#39;&amp;nbsp;UAVs (DJI-made unmanned mini&amp;nbsp;quadrotor helicopter) equipped with video day cameras and thermal imaging for nighttime was patrolling the route of the Jerusalem light rail for an entire month 24/7.
 Bladeworx&amp;#39;s UAV operators were deployed on the rooftop of a police station in the Palestinian neighborhood of Shuafat and in the streets of the nearby Beit Hanina under police protection, while the UAVs hovered over the light train&amp;#39;s line. The&amp;nbsp;UAVs&amp;nbsp;transmitted compressed HD video and images to the headquarters of the municipality, the police and the light train.&amp;nbsp;The company claims that&amp;nbsp;&amp;quot;this is the first time anywhere a UAV system is being employed to patrol a train line.&amp;quot;
 During the summer of 2014, the company uploaded photos to social networks capturing its activity in East Jerusalem under the hashtag: &amp;quot;Bladeworx at the service of the state&amp;quot;.
 </t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>BlueBird Aero Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that specializes in design, development and production of Micro, Mini and tactical Unmanned Aerial Systems (UAS).
 The company provides UAVs to the Israeli army and Ministry of Defense.
 BlueBird products have been used during air strikes by the Israeli Air Force during military assaults on Gaza in 2008-9 and 2014 and on Lebanon in 2006. Company UAVs were also used in military campaigns in the West Bank.
 According to the company&amp;rsquo;s website, during the summer of 2014, its SpyLite UAVs &amp;ldquo;operated around the clock&amp;rdquo;, and &amp;ldquo;logged over 700 operational sorties of over 3 hours each&amp;rdquo; in Israeli military attacks in the West Bank and Gaza. The SpyLite is marketed as &amp;lsquo;combat proven.&amp;rsquo;
 </t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
+    <t>NYSE</t>
+  </si>
+  <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>BriefCam</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
@@ -601,119 +583,87 @@
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Garrett Metal Detectors</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a manufacture metal detectors.
 The company sells its metal detector products through its Israeli Partner Shamrad Electronics, which supplies security systems to the Israeli interior ministry, national police and the Israeli army.
 In addition, the company supplies walk-through detectors installed in military checkpoints in the West Bank
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
@@ -762,50 +712,59 @@
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">K-9 Solutions </t>
   </si>
   <si>
     <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>M.R. Hunter</t>
   </si>
   <si>
     <t xml:space="preserve">The company supplies rescue and warfare equipment to security forces. It is the exclusive representative of the US-based company CTS Combined Tactical Systems.
 The company provides equipment to the Israeli forces. The equipment includes gas bullets and gas grenades.
 According to the company&amp;rsquo;s own statement, M.R Hunter is the largest provider of tear gas munitions to the Israeli army, prison service and police.
 The weapons provided to the army by M.R. Hunter are used to disperse popular demonstrations in the West Bank.
 </t>
   </si>
   <si>
     <t>Maavarim Civil Engineering</t>
@@ -851,61 +810,51 @@
   </si>
   <si>
     <t>Magna B.S.P</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in surveillance systems operated with cameras, electro-optic radars and thermal imaging technology.
 The company provides services for the Israeli ministry of Defense (IMOD), Israeli military, Israeli Prison Service (IPS) and the Israeli Police.
 The company has provided its services to the Israeli military for its military bases, border security, and the Separation Wall. According to the company&amp;rsquo;s website, the &amp;ldquo;Israeli military turned to Magna [to] implement solutions to safeguard sections of the nation&amp;rsquo;s northern and southern borders as well as areas of the Green Line.&amp;rdquo;
 In 2014, the IMOD purchased several &amp;quot;Magna&amp;quot; Detection Systems, manufactured by the company, which were deployed throughout the barrier Israel built along its border with Egypt, between 2010-2013.
 The Magna System is being used by the Israeli military in operational activity of the &amp;ldquo;Gaza Division&amp;rdquo;, operating in Gaza, in securing mobile military forces and military outposts.
 The system was also in use in experiments carried out by Israel in Gaza and on the northern border.
 The company received official approval from the Israeli military to use video analytics in its intrusion detection systems, installed along all Israeli borders.
 The company&amp;rsquo;s Perimeter Protection System was installed in the Old City in occupied East Jerusalem.
 Services to Israeli Prison Service (IPS)&amp;nbsp;
 In 2020, the company&amp;rsquo;s &amp;ldquo;Magna&amp;rdquo; Detection System was installed as part of a pilot in &amp;ldquo;Ketziot&amp;rdquo; prison, an Israeli detention facility, located in the Naqab, where Palestinian administrative detainees are also incarcerated.
 In 2017, the company was contracted by the IPS to be the sole supplier, exempted from tender, for the installment and maintenance services of Thermal Detection System in Nafkha prison, an Israeli imprisonment facility located within the Green Line, where Palestinian political prisoners are incarcerated.
 In 2018, the company was contracted again as a sole supplier, to provide maintenance services for Thermal Detection System in Nafkha prison, for NIS 62,000.
 &amp;nbsp;
 In February 2015, in an official letter to Who Profits, Magna&amp;rsquo;s administration stated: &amp;ldquo;The&amp;nbsp;MAGNA&amp;nbsp;Company is proud to supply surveillance and protection technology to the Israeli Defense Forces in order to protect our innocent citizens from terrorist attacks&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>Meprolight</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and supplier of Electro-optical and Optical Sights, Self-illuminated Sights for pistols, shotguns and rifles, Night Vision and Thermal Sights and Devices.
 The company provides equipment to the Israeli army and Israeli police.
 In 2015, the company was contracted to provide the Israeli military with tens of thousands of optic equipment.
 In 2016, the company won a tender to supply the Israeli military with thousands of MEPRO MOR reflex sights, a compact, rugged, multi-purpose, multi-activated red dot reflex sight with integrated laser pointers designed for quick and accurate shooting.
 The company also supplied the Israeli military with equipment during Israel&amp;rsquo;s assault on Gaza in 2014.
 In addition, the company&amp;nbsp; provides &amp;quot;Meprolight&amp;quot; devices for the Israeli police. A tender published by the police shows its intention to extend agreement with the company for the provision of equipment from 2020 to 2023.
 An affiliated company, Israel Weapon Industries, a subsidiary of SK, develops, manufactures and markets small arms systems to the Israeli army.
 </t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
@@ -1049,115 +998,88 @@
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
-    <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
-[...29 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
@@ -1434,53 +1356,50 @@
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Yahav Oranit</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that provides security services, armed transportation and training.
 The company is based in the Ariel settlement in the occupied West Bank. The company provides private security services in the occupied West Bank and East Jerusalem, the Jordan Valley, the border with Egypt and Lebanon.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Zoko Enterprises </t>
   </si>
   <si>
     <t>Zoko Group is a private Israeli company, engaged in marketing and selling equipment, spare parts, and providing advanced services in the fields of infrastructure, transportation, energy, water, industry and automotive. The company imports, markets and sells mechanical engineering equipment, vehicles, engines and equipment for industry and the defense establishment.&amp;nbsp;Zoko is the exclusive Israeli importer and distributor of the brands&amp;nbsp;Caterpillar, International, Perkins, Ingersoll Rand, Rocol, Donaldson and Shell.&amp;nbsp;Zoko Enterprises provides heavy machinery, trucks, equipment and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, with whom they work closely.&amp;nbsp;The company supplies the Israeli military with equipment that is used in extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem and Gaza, as well as in military operations and construction of military infrastructure in occupied Palestinian territory.&amp;nbsp;Zoko imports, markets and sells tools and spare parts from international brands such as Sandvik, Navistar, Sullair,&amp;nbsp;Caterpillar&amp;nbsp;and the International truck brand, which are in use by the Israeli military.Maintenance and Training for the Israeli Military&amp;nbsp;The company is responsible for a large part of the Israeli military’s combat vehicles' routine maintenance and provides professional training for the Israeli military.As part of its collaboration with the military, the company's employees are recruited when needed as part of a special unit that the company established with the Israeli military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the General Staff. Since October 2023, during the ongoing Genocide in Gaza, the company's employees entered Gaza along with military units. Additionally, the company is working with the military to expand the unit and establish an additional special unit in the northern border with Lebanon.&amp;nbsp;In December 2023, amid the Israeli attack on Gaza, Zoko personnel were recruited to the Israeli military as a reserve unit where they serve as reinforcements for the army's Caterpillar D9 bulldozers' maintenance personnel. In 2009, Zoko Enterprises signed an agreement with the Israeli military that allows the recruitment of company personnel during combat to maintain Caterpillar D9 bulldozers in battle and grants the company's maintenance team the status of reservist soldiers, so that they can repair the machines during combat if necessary. As part of the agreement, when the Israeli military declares a state of emergency, the company becomes a military unit whose employees are recruited as a maintenance force and placed in the framework of their reserve service. During the Israeli attacks on Gaza in 2014, Company employees were deployed in the battlefront as part of their maintenance work.Zoko operates a training center that provides teaching, training and cooperation services to the Israeli Air Force, Combat Engineering Corps and Technology, Maintenance Corps and the Israeli Navy. The training is carried out by senior instructors from the&amp;nbsp;Caterpillar&amp;nbsp;Company.Caterpillar&amp;nbsp;Zoko Enterprises’ fully owned subsidiary, Tractors and Equipment (I.T.E) Ltd., is the exclusive importer and supplier of&amp;nbsp;Caterpillar&amp;nbsp;heavy machinery for the Israeli military.Zoko is also responsible for some of the retrofitting of Caterpillar heavy machinery vehicles for the military's needs, and the company personnel are responsible for the maintenance of the Caterpillar combat vehicles in use by the military. These modifications included the installation of gunner positions and a bulletproof driver cabin to allow for battle use.&amp;nbsp;Zoko has been involved in retrofitting and supplying specially designed manned and unmanned military D9 Bulldozers, and the development of excavators for military use, such as the remote-controlled mini loader built on a Caterpillar MTL 257B (also known as MiniCat) chassis, which has been converted into a fully remote-controlled combat engineering tool.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of checkpoints, the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank. During the Genocide, D9 bulldozers were extensively used by the Israeli military in Gaza, including leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure inside the occupied Gaza Strip, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians.&amp;nbsp;Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.In November 2023, amid the Israeli ground invasion of Gaza, the IMOD placed an order for the purchase of additional bulldozers from the Caterpillar company through Zoko Enterprises. The bulldozers are to be fitted for the military and some will be adapted for autonomous or semi-autonomous operation.In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armor.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.For more on the use of Caterpillar’s equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;For more on Caterpillar, visit the company&amp;nbsp;profile.Navistar&amp;nbsp;Zoko Enterprises is also the exclusive representative of the American company, Navistar International. For decades, Navistar trucks have been in use by the Israeli military and include unit trucks, transport trucks, driving training trucks, towing trucks, track sweepers, rescue trucks, and others. Zoko Enterprises has a global maintenance agreement with the Israeli military to provide the military needs during routine and emergency situations.In 2019, Zoko was contracted by the IMOD to supply the Israeli military with Navistar International LT tractor heads for transporting armored personnel carriers, bulldozers, and various cargo.&amp;nbsp;The contract, which also included the maintenance of the tools and spare parts, was estimated at USD 50 million.In 2017, Zoko supplied the IMOD with approximately 100 Navistar i5900 International tank carriers for USD 28 million. This was the first time that the Israeli military had purchased US-made tow trucks as part of American foreign military sales. The tow trucks were customized to the specific requirements and needs of the Israeli military, primarily for transporting the heavy Merkava Mark 4 tanks.&amp;nbsp;Zoko Enterprises retrofitted the pull trucks for the use of the Israeli military and oversees their maintenance.Tatra TrucksZoko Enterprises holds the Israeli franchise for the exclusive marketing of the Czech company Tatra Trucks. As part of the franchise, Zoko has a service agreement with the Ministry of Defense to provide maintenance services for hundreds of trucks in the military’s use. Tatra trucks are used as military tactical trucks and have been used in the Israeli military’s Off-road Driving School in the main training and training base of the Logistics Corps.&amp;nbsp;</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1783,51 +1702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I87"/>
+  <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2054,823 +1973,823 @@
       </c>
       <c r="E9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>133</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>134</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="0" t="s">
@@ -2911,1358 +2830,1389 @@
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>153</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H47" s="0"/>
+      <c r="H47" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>153</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H50" s="0"/>
+      <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>174</v>
+        <v>69</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>153</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H54" s="0"/>
+      <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>35</v>
+        <v>186</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="I55" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H56" s="0"/>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H58" s="0"/>
+      <c r="H58" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="I59" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H59" s="0"/>
+      <c r="I59" s="0" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="0" t="s">
+      <c r="F60" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H60" s="0"/>
+        <v>198</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I60" s="0"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H61" s="0"/>
-      <c r="I61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>204</v>
+        <v>69</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>47</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>54</v>
+        <v>216</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H68" s="0"/>
+      <c r="H68" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>47</v>
+        <v>181</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>153</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>225</v>
+        <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>27</v>
+        <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H74" s="0"/>
+      <c r="H74" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>234</v>
+        <v>180</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>49</v>
+        <v>239</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>234</v>
+        <v>57</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>241</v>
+        <v>49</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" s="0" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="0" t="s">
-        <v>11</v>
+        <v>245</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H79" s="0"/>
+      <c r="H79" s="0" t="s">
+        <v>107</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H83" s="0"/>
+      <c r="H83" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I83" s="0" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>257</v>
+        <v>21</v>
       </c>
       <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>14</v>
+        <v>260</v>
       </c>
       <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>262</v>
+        <v>57</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>234</v>
+        <v>265</v>
       </c>
       <c r="G87" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="0">
+        <v>87</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="G88" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="H87" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I87" s="0" t="s">
+      <c r="H88" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>