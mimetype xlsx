--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,159 +12,123 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
+    <t>Chim Nir</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
-  </si>
-[...37 lines deleted...]
-    <t>Chim Nir</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides aviation and spraying services.
 The company conducts herbicide spraying around the besieged Gaza. The spraying causes damage to agricultural crops and farmlands owned by Palestinians. According to the Palestinian Ministry of Agriculture, the spraying conducted during January 2017 damaged approximately 3,400 dunams (roughly 840 acres) of crops.
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Geoda</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in geoinformatics, document digitization and planning and land management.
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
@@ -275,50 +239,53 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -621,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -693,262 +660,235 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0"/>
-      <c r="I9" s="0"/>
-[...25 lines deleted...]
-        <v>32</v>
+      <c r="I9" s="0" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">