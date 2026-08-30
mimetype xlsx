--- v0 (2026-05-30)
+++ v1 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -64,50 +64,68 @@
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
@@ -324,53 +342,50 @@
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
@@ -847,51 +862,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -919,553 +934,580 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="I9" s="0"/>
+      <c r="I9" s="0" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H11" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H15" s="0"/>
+      <c r="H15" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="H18" s="0"/>
+      <c r="H18" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="G20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="0">
         <v>20</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="0" t="s">
+      <c r="B21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>