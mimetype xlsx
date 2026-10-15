--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -166,112 +166,51 @@
   <si>
     <t>Citybook Services</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Kass Group (Kass – C)</t>
   </si>
   <si>