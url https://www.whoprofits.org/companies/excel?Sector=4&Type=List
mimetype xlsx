--- v0 (2026-07-27)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -93,194 +93,170 @@
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company in the automobile sector, dealing in car leasing, fleet operation, car sales, trade-in and car rentals.
 Albar operates two car rental agencies in Modi&amp;#39;in Illit and Beitar Illit, two settlements in the occupied West Bank.
 The company&amp;nbsp;is the exclusive representative of Dollar Rent A Car and Thrifty Rent a Car System, held by&amp;nbsp;Hertz Global Holdings (NYSE: HTZ)&amp;nbsp;through its full ownership of Dollar Thrifty Automotive Group. In 2017, it became the exclusive representative of the publicly traded French car rental company Europcar (Euronext:EUCAR). The companies receive royalties based on Albar&amp;#39;s tourist rental revenues.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>Aldo</t>
-[...15 lines deleted...]
-  <si>
     <t>Aroma Espresso Bar</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops. The company operates branches in the US, Canada, Cyprus, the Ukraine and Kazakhstan.
 The company operates a branch in the settlement of Maale Adumim in the occupied West Bank.
 In 2017, the company signed a three year agreement with Tnuva, under which the latter is to supply milk to all Aroma coffee shops. Tnuva sources some of its raw milk products from settler dairy farms in the occupied Palestinian territory.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
+    <t xml:space="preserve">Carrefour Israel </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
-    <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
-[...15 lines deleted...]
-    <t>Services to the Settlements, Settlement Enterprise</t>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
@@ -746,51 +722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -848,666 +824,641 @@
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="0"/>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C8" s="0" t="s">
         <v>40</v>
       </c>
+      <c r="C8" s="0"/>
       <c r="D8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="0"/>
-[...3 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I9" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H23" s="0" t="s">
         <v>92</v>
       </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I25" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>