--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,313 +12,271 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A boutique winery located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 The winery owns 60 dunams of vineyards in the Syrian Golan, mostly near the settlement of Kidmat Zvi.
 The winery is part of the Kedem Wine Village, a tourist complex that includes Assaf Winery, AdiKa coffee house and three vacation cabins for rent. The complex includes a visitor center located in a Syrian building, whose &amp;ldquo;authentic look&amp;rdquo; is advertised as a selling point.
 The winery has a TripAdvisor Certificate of Excellence. The winery and cabins are also advertised on Booking.com, where they are falsely described as located in &amp;ldquo;Kidmat Zvi, Israel&amp;rdquo;.
 In 2017, the Israeli Ministry of Tourism approved a 497,364 NIS governmental grant for Assaf Winery to establish 11 vacation suites in Kidmat Zvi. In a letter to Who Profits on 15 November 2018, the Winery stated that the grant was approved, but the winery decided not to receive the money. In response to a Freedom of Information request, the Israeli Ministry of Tourism stated that &amp;ldquo;The request of &amp;lsquo;Assaf Winery&amp;rsquo; for a grant for the construction of a vacation rental was approved last year. As it concerns a long construction procedure, the approval was granted for 5 years, with the money transfer conditioned upon execution on the ground, in phases and in accordance with proven execution. So far, no request has been received from the grantee &amp;lsquo;Assaf Winery&amp;rsquo; regarding execution on the ground and the realization of the budget accordingly.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry, Tourism</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Caliber 3</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Run by military members of the Israeli army, the company offers security solutions, high threat protection, intelligence operations and tactical training to military, law enforcement, government agencies and commercial clients worldwide.
 The company operates an academy located in the settlement of Gush Etzion in the occupied West Bank. The academy offers several programs including tactical weapons,&amp;nbsp;VIP protection, infantry tactics, Krav Maga, and urban combat. The academy provides training to security and law enforcement personnel, and tourists.
 The company offers training to Israeli army units, Israeli police forces and security guards. Part of the trainees are private security guards stationed in checkpoints. The company provided tactical training to Modi&amp;#39;in Ezrachi personnel, who operate checkpoints in the occupied West Bank and besieged Gaza, and to Jerusalem Light Rail security guards, which connects the settlements in occupied East Jerusalem to the city center.
 The majority of the academy&amp;rsquo;s visitors are American Jews, but in recent years, there has been a growth in the number of visitors coming from Brazil, Argentina, France, Italy, Russia and especially China on work-related trips and/or religious pilgrimages.
 The company is showcased in TripAdvisor as a touristic attraction in the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Tourism</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Dekel Acher Construction and Investments</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in housing projects, commercial projects and tourism.
 The company is involved in several construction projects in the settlements of Katzrin, Kidmat Tzvi and Gamla, located in the occupied Syrian Golan.
 Through the subsidiary Brewhouse Golan Ltd, the company holds shares in Golan Brewery Ltd, located in the settlement of Katzrin, where the subsidiary G.G.A- Galil Genetic analysis Ltd is located as well.
 The subsidiary Galil Power was involved in constructing a wind turbine in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
-    <t>Construction, Renewable Energy, Tourism</t>
+    <t>Construction, Energy and Renewable Energy, Tourism</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -737,290 +695,290 @@
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">