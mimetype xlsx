--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -248,112 +248,51 @@
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -578,79 +517,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
-  </si>
-[...27 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -965,51 +875,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1807,96 +1717,67 @@
         <v>118</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="C30" s="0"/>
+      <c r="D30" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...35 lines deleted...]
-      <c r="I31" s="0"/>
+      <c r="I30" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>