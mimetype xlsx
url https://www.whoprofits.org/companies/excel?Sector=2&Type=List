--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -248,60 +248,60 @@
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Ineco</t>
   </si>
   <si>