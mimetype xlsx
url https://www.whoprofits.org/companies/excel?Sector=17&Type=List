--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,87 +65,66 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>B Communications</t>
-[...2 lines deleted...]
-    <t>NASDAQ, TASE, Subsidiary of Public</t>
+    <t>Bezeq - The Israeli Telecommunication Corporation</t>
+  </si>
+  <si>
+    <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">B Communications is a holding company with a single asset: the controlling interest (approx. 26.34%) in&amp;nbsp;Bezeq&amp;nbsp;the Israeli telecommunication Corporation.
-[...8 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
-  </si>
-[...13 lines deleted...]
-    <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
@@ -248,50 +227,53 @@
 The company is based in and fully owned by El Rom settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
@@ -304,50 +286,53 @@
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
@@ -817,51 +802,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -909,484 +894,455 @@
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>89</v>
-[...28 lines deleted...]
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">