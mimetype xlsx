--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -272,83 +272,73 @@
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...18 lines deleted...]
-    <t>$500M-$1B</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
 In 2016 and 2017, Bynet Systems Applications provided the ICA with development, computing, operation and maintenance services for a total of NIS 1,459,927.
 Binat Business
 In 2022, Binat Business provided communication services to COGAT headquarters for NIS 4,212.
 In 2020, Binat Business provided the ICA with Wi-Fi services to the reception desks for a biometric project and communication services for NIS 5,002.
 &amp;nbsp;
 In 2018, Binat Business provided Wi-Fi services to the reception desks for a biometric project for NIS 1,840.&amp;nbsp;
@@ -1146,86 +1136,86 @@
       </c>
       <c r="H11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="0" t="s">