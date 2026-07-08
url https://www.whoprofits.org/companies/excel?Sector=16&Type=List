--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -143,114 +143,98 @@
   <si>
     <t>Africa Israel Investments</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A holdings and investment company active in real estate, construction and infrastructure, industry and hotels.
 The company&amp;#39;s subsidiary, Danya Cebus, has been involved in several construction projects in settlements in the occupied Palestinian territory. In 1999, the company won a tender to build 72 housing units in the settlement neighborhood Har Homa in occupied East Jerusalem. In 2004, the company won a tender to build 2,500 housing units in &amp;ldquo;Green Park&amp;rdquo; neighborhood, located in Modi&amp;rsquo;in Ilit settlement.
 In 2008, the subsidiary was involved in a construction project in the settlement of Maaleh Adumim in the occupied West Bank.
 In October 2010, in an official letter to Who Profits, Africa-Israel stated: &amp;ldquo;Neither the company nor any of its subsidiaries and/or other companies controlled by the company are presently involved in or has any plans for future involvement in development, construction or building of real estate in settlements in the West Bank.&amp;rdquo; However, the company soon after received a 78 million shekel contract to construct the C-Jerusalem project in the settlement neighborhood of Gilo in East Jerusalem. Danya Cebus was the project&amp;rsquo;s contractor. The C-Jerusalem project includes 121 housing units and its construction was completed in 2014.
 In addition, the company is involved in building the &amp;ldquo;Nofei Hasela&amp;rdquo; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim.
 The company is also involved in multiple projects with the Israeli Ministry of Defense and the Israeli army. The company is a contractor with the Israeli military and the Ministry of Defense. Its military projects include the construction of &amp;ldquo;Kiryat Hatikshuv&amp;rdquo; in Be&amp;rsquo;er Sheva, which will be a &amp;ldquo;smart&amp;rdquo; army base operated by the Israeli army. The subsidiary Alom-Danya is involved in conducting aluminum works in a military base in the Naqab (Negev) area.
 Company subsidiary Geo Danya is involved in the construction of three sections of an underground wall around the besieged Gaza Strip under a Ministry of Defense contract valued at 770 million NIS.
 Another subsidiary, Cebus- Rimon is involved in the construction of a military training city. This subsidiary was also involved in the construction of the Tel Aviv Jerusalem Fast Train (A1) route, which crosses into the occupied West Bank in two sections.
 Additionally, another subsidiary of Africa Israel,&amp;nbsp;P.L.H. Lighting Engineering,&amp;nbsp;supplies lighting poles to construction projects in the settlements. P.L.H. has provided 18 and 25 meter high lightning poles to the Jerusalem light rail, which connects the city center with the surrounding settlement neighborhoods. P.L.H lightning poles were also documented in A-Jib Checkpoint and along the entrance road to the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
-    <t>Agrotop</t>
-[...17 lines deleted...]
-  <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Almog C.D.A.Y</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 The company constructed Almog Center, a commercial center in the settlement of Ariel&amp;nbsp;in the occupied West Bank.
 In previous years, the company constructed a neighborhood, two schools, a public library, an auditorium and a sport hall in the settlement of Ariel. The company also constructed industrial buildings for the Shamir Salads factory in the Barkan Industrial Zone and for the Barkan Mounting Systems factory in the Ariel Industrial Zone.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
@@ -303,50 +287,53 @@
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
@@ -1141,54 +1128,51 @@
     <t xml:space="preserve">A private construction company.
 The company is located in the settlement neighborhood of Ramot in occupied East Jerusalem. The company has also won a tender from the Israel Land Administration to construct a housing project of 20 units, land which is privately owned by Palestinians from the Beit Iksa village.
 </t>
   </si>
   <si>
     <t>Neetuv Management and Development Co.</t>
   </si>
   <si>
     <t xml:space="preserve">The company is based in Barkan Settlement IZ and is a certified supplier to the Israeli police and the military.
 The company was sued by members of its Palestinian work force for exploitative working conditions. They demanded that the company pays them a minimum wage salary and grant them social benefits as stipulated in Israeli law.
 In 2007 the Israeli High Court ruled that relations between Palestinian workers (in the settlements and Israel) and Israeli employers should be governed by Israeli labor laws. However, conditions on the ground remain highly exploitative. According to the ILO, the application of the 2007 High Court ruling &amp;ldquo;remains limited, as only certain aspects, such as the minimum wage, have been extended through military orders&amp;rdquo;.[1]
 [1] International Labour Organization, &amp;ldquo;The Situation of Arab Workers in the Occupied Territory,&amp;rdquo; 2018.
 </t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Israeli company, New Way Traffic installs traffic safety equipment.
-[...2 lines deleted...]
-</t>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
 In 2018, the company was contracted by the IMOD for the construction of a new underwater wall around Gaza.
 </t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
@@ -2113,51 +2097,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I113"/>
+  <dimension ref="A1:I112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2310,3069 +2294,3040 @@
       </c>
       <c r="H6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="0"/>
+      <c r="H8" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="0"/>
+      <c r="I10" s="0" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="0"/>
+      <c r="H11" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I11" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>101</v>
+        <v>44</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H31" s="0"/>
+      <c r="H31" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H33" s="0"/>
+      <c r="H33" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>129</v>
+        <v>52</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="0"/>
+      <c r="H39" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>66</v>
+        <v>143</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H45" s="0"/>
+      <c r="I45" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0"/>
-      <c r="I46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I47" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>162</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>179</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I57" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E61" s="0" t="s">
+      <c r="F61" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F61" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H61" s="0"/>
+      <c r="H61" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>197</v>
+        <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>208</v>
+        <v>28</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>209</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H68" s="0"/>
+      <c r="H68" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I71" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>28</v>
+        <v>205</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="F77" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H77" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I77" s="0" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>235</v>
+        <v>66</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C81" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H81" s="0"/>
+      <c r="H81" s="0" t="s">
+        <v>161</v>
+      </c>
       <c r="I81" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="D82" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>164</v>
+        <v>39</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="F85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H86" s="0"/>
+      <c r="H86" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>260</v>
+        <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>269</v>
+        <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H91" s="0"/>
       <c r="I91" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H92" s="0"/>
+      <c r="H92" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>14</v>
+        <v>183</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>285</v>
+        <v>66</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="0" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>14</v>
+        <v>288</v>
       </c>
       <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>289</v>
+        <v>62</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>291</v>
+        <v>14</v>
       </c>
       <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H100" s="0"/>
+      <c r="H100" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>260</v>
+        <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I102" s="0"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="0" t="s">
-        <v>158</v>
+        <v>286</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I103" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="D104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" s="0" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" s="0" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>77</v>
+        <v>136</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="H107" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="I107" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>313</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>14</v>
+        <v>314</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>316</v>
+        <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H111" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I111" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F112" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>