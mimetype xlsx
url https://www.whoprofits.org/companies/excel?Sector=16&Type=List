--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -548,63 +548,50 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>E.T. Legal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company which carries out writs of execution, including evictions, seizures and demolitions.
 The company executes demolition of structures for The Jerusalem Municipality, The Civil Administration in the Judea and Samaria (West Bank) and the local committee for construction in the `Shomron`. On its website, the company takes special pride in &amp;ldquo;a large number of complicated demolitions in villages in the Arab sector.&amp;rdquo;
 The company holds agreements with the ICA to operate as contractor for demolitions and the provider of mechanical equipment and employees.
 The company&amp;rsquo;s employees and equipment were documented twice during 2011 in the Palestinian villages of the South Hebron Hills, an area populated by Bedouin communities who suffer from an increasing number of demolitions. On 12 January 2011, E.T. Legal Services demolished 13 structures, including a classroom operating as the local school, in the village of Dkaika. On 24 November 2011, the company demolished three houses in the village of Khirbet M&amp;rsquo;fakara and a structure and a tent in the village of Susya.
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
-  </si>
-[...11 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
 Einav Ahets is carrying out three projects for Netivei Israel in the occupied Palestinian territory. It is building roundabouts in the Etzion Bloc in the occupied West Bank, a project estimated at 10,000 NIS and carried out in accordance with tender 3/14. It is also providing maintenance for roads in accordance with tender 32/16, which includes the occupied West Bank. Finally, the company is carrying out water infrastructure works for Israel&amp;#39;s national water company Mekorot on Route 55 - the Nabi Elias Bypass Road in accordance with tender 4/14. The Nabi Elias Bypass Road is a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias. The project is estimated at 40,000 NIS and is scheduled to be completed in November 2017. Hapoalim Bank accompanies the project.
 In 2013, the company executed an infrastructure project in the Ariel settlement.
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
@@ -2097,51 +2084,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I112"/>
+  <dimension ref="A1:I111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3036,2298 +3023,2269 @@
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>126</v>
+        <v>52</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H38" s="0"/>
+      <c r="H38" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H44" s="0"/>
+      <c r="I44" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="0"/>
-      <c r="I45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I46" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>157</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="I48" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>168</v>
+        <v>133</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>176</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>178</v>
+        <v>122</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>180</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I56" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="0" t="s">
+      <c r="F60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="F60" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="0"/>
+      <c r="H60" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="0" t="s">
+      <c r="F64" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="F64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>67</v>
+        <v>202</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>205</v>
+        <v>28</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H67" s="0"/>
+      <c r="H67" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>168</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H70" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>98</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>16</v>
+        <v>222</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>28</v>
+        <v>202</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>105</v>
+        <v>44</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>232</v>
+        <v>66</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>34</v>
+        <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>237</v>
+        <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H80" s="0"/>
+      <c r="H80" s="0" t="s">
+        <v>158</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="D81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F81" s="0" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>161</v>
+        <v>39</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E84" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F84" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H85" s="0"/>
+      <c r="H85" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>67</v>
+        <v>202</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>255</v>
+        <v>62</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>257</v>
+        <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>205</v>
+        <v>67</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E88" s="0" t="s">
+      <c r="F88" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="F88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="0" t="s">
-        <v>14</v>
+        <v>260</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H91" s="0"/>
+      <c r="H91" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C93" s="0" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>273</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>14</v>
+        <v>180</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E95" s="0" t="s">
+      <c r="F95" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>67</v>
+        <v>158</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>282</v>
+        <v>66</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>14</v>
+        <v>285</v>
       </c>
       <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>286</v>
+        <v>62</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>288</v>
+        <v>14</v>
       </c>
       <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H99" s="0"/>
+      <c r="H99" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>257</v>
+        <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I101" s="0"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C102" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="0" t="s">
-        <v>155</v>
+        <v>283</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I102" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="D103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F103" s="0" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F104" s="0" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" s="0" t="s">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="H106" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>310</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>14</v>
+        <v>311</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>313</v>
+        <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H109" s="0"/>
       <c r="I109" s="0" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H110" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I110" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>