--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -590,112 +590,51 @@
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>Elyakim Ben Ari</t>
   </si>
   <si>
@@ -1586,73 +1525,50 @@
 Umm Brothers is a construction and development company. The company constructs and develops housing projects in multiple settlements in Occupied East Jerusalem, namely in Har Homa and Pisgat Ze&amp;#39;ev.
 In 2008 Umm Brothers won a tender worth $1227290.93&amp;nbsp; for the construction of 34 housing units in Pisgat Ze&amp;#39;ev a settlement in Occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Villar International</t>
   </si>
   <si>
     <t xml:space="preserve">Villar International is an Israeli public company that operates in the field of construction, entrepreneurship and real estate. The company is engaged in renting properties, constructing industrial buildings and providing archival services.
 The company constructs, owns, maintains and leases industrial and office buildings in Ariel and Barkan settlement Industrial Zones in the occupied West Bank.&amp;nbsp;Currently, the company offers 5 industrial buildings totaling 47,800 square meters for rent in Ariel IZ; and 12 industrial buildings totaling 57,900 square meters for rent in the Barkan IZ. These buildings constitute 13% of the company&amp;#39;s total rented property.
 In July 2023, the company was awarded a development agreement from the Israel Land Authority for the lease of a 10,000 square meters area designated for industry, light industry, and crafts within the Ariel settlement, with an exemption from the tender process.
 In 2016, the company completed the construction of a building in Ariel Industrial Zone taking over 5,000 square meters of occupied Palestinian land. &amp;nbsp;Furthermore, by the end of 2015, the company completed the construction of an operational center covering 3,5000 square meters, with offices occupying 1,1000 square meters of land in the same area.
 Villar International also holds a 50% stake in a joint project with Ziegler Investment Ltd. for the construction and maintenance of rental properties in the Ariel Industrial Zone, in the occupied West Bank.
 The company&amp;#39;s subsidiary, The Archivists Ltd., operates a primary storage facility covering 47,000 square meters in Barkan Industrial Zone. In 2020, The Archivists completed the construction of a new archival building in the same area. The Archivists also has a 16,000 square meter storage facility in the Ariel Industrial Zone.
 Villar International&amp;rsquo;s fully owned subsidiary, Beit Ha&amp;#39;archive Ltd., specializing in archiving and storing documents, is also located in Ariel Industrial Zone.
 Between 2015 and 2018, The Archivists provided archival service to the Israeli Prison Service for NIS 4,343,631.
 </t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
-</t>
-[...21 lines deleted...]
-For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
@@ -2084,51 +2000,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4967,325 +4883,296 @@
       <c r="D101" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I101" s="0"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="D102" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F103" s="0" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F104" s="0" t="s">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H104" s="0"/>
       <c r="I104" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" s="0" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="H105" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I105" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E106" s="0" t="s">
+      <c r="F106" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>307</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>14</v>
+        <v>308</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H108" s="0"/>
       <c r="I108" s="0" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H109" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F110" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I111" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>