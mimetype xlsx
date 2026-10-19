--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -149,51 +149,51 @@
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
@@ -465,51 +465,51 @@
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Orkal Industries and Mechanization</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of generators and energy supply solutions.
 Orkal generators were documented at&amp;nbsp;Qalandiya (Atarot) Checkpoint, a military checkpoint in the occupied West Bank.
 An associated company, Orkal Generators Ltd, is located in the settlement of Nili in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>