--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -271,101 +271,51 @@
 Clal holds 8.7% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 Clal holds 15% of the shares of the real estate company ICR (formerly Minrav Project). ICR projects include a 500 housing units alongside a 5,000 square meters commercial area in the French Hill neighborhood in occupied East Jerusalem, and residential projects in the settlement of Beitar Ilit in the occupied West Bank and in the settlement neighborhood of Givat Ze&amp;rsquo;ev in occupied East Jerusalem.
 Clal holds 8.66% of the shares of construction and real estate company Z.M.H. Hammerman, which was engaged in settlement construction and holds real estate in the occupied West Bank.
 Clal holds 7.71% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Clal holds 6.66% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Supplying Weapons to the Israeli Military
 Clal holds 4.31% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Holdings in Israeli Banks 
 Clal holds shares in Israeli banks Hapoalim Bank (6.88%), Discount Bank (6.68%) and Leumi Bank (6.66%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest commercial banks in Israel.
 Bank Hapoalim B.M. Group provides a variety of banking and financial services through its Division, the Retail Banking Division, and the Financial Markets and International Banking Division.
 Hapoalim Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Hapoalim provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In March and August 2024, Hapoalim Bank granted Hasid Brothers Building Contracting Co. two loans for the construction of 54 housing units in an area of about 5,333 square meters in the Gilo settlement neighborhood in occupied East Jerusalem, in accordance with Plan no. 13157 for the development of a new residential complex of approximately 797 housing units in the neighborhood. The bank holds as collateral all the company&amp;rsquo;s assets and rights of any kind with the real estate.
 In December 2023, the bank granted Boneich Construction Development &amp;amp; Investment Ltd. a loan for the construction of a residential project in the settlement of Efrat on lands belonging to the Palestinian village of Artas, according to Plan no. 410/5/52. The bank holds as collateral all the company&amp;rsquo;s rights in the property. &amp;nbsp;
 In November 2023, Bank Hapoalim granted five loans to three construction companies for a development project of 14 plots in a total size of about 14,296 square meters in the Ariel West industrial zone according to Plan no. 130/ת/1/6, on lands belonging to the Palestinian town of Salafit. The bank granted two loans to Leo Properties A.B.D. company, two loans to Sheltam Building, and one loan to Esti Pladot against the companies&amp;#39; rights in the project. The bank holds as collateral all the companies&amp;#39; rights in the property.&amp;nbsp;
 In May 2023, the bank granted Shriki Group Enterprises &amp;amp; Construction Ltd. a NIS 800 million loan for construction on two plots of land in total size of 15,978 square meters in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company&amp;#39;s rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commerce areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.
 In May 2022 and in August 2021, the bank granted Briza Bagivaa company loans for the construction of housing units on 9 plots in the total size of 9,191 square meters &amp;nbsp;in the settlement of Alfei Menashe on lands belonging to the Palestinian town of Azzun. The project is part of Plan no. 115/8 and 115/8/1 for the change of land designation from agricultural to residential and the design and construction of 1,406 housing units in Givat Tal neighborhood on the lands of Azun. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In March 2022 and September 2016, the bank granted Boneich Construction Development &amp;amp; Investment two loans for the construction of a residential project on 3,773 square meters of land in the settlement of Beitar Ilit according to Plan no. 426/3. The bank holds as collateral all the company&amp;rsquo;s existing and future rights in the property and all the company&amp;rsquo;s rights in respect of a lease agreement signed between the company and the Israeli Civil Administration in the West Bank.
 In 2022 and 2021, Bank Hapoalim granted Ba&amp;#39;al Hatanie company a loan for its construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2021, Bank Hapoalim granted Sasi company a loan for the construction of 552 housing units in the settlement of Givat Ze&amp;#39;ev in the occupied West Bank, according to plan no. 9\220. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in Ma&amp;#39;ale Adumim, according to plan no. 52\3\1\420 (on the lands of al-Izariya). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim granted Effi Capital company a loan for the construction of 180 housing units in Givat Hamatos, located in occupied East Jerusalem, according to plan מק\19245- Guidelines for Unification and Division without Owners` Consent in Givat HaMatos. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim granted A. Haver company a loan for its project in Beitar Illit, after the company won tender יש\2021\10 with the Israel Land Authority, according to plan 10\3\1\1\426 (on the lands of the village of Husan). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim garnted Ofer Aharon company a loan for a construction project in Beitar Illit, based on the tender יש\10\2021, according to plan no. 10\3\1\1\426 (on the lands of Husan village). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
@@ -432,82 +382,57 @@
 Givat Ze&amp;rsquo;ev
 In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Hapoalim Bank in 1998) signed a pledge agreement with the Givat Ze&amp;rsquo;ev Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Golan Regional Council&amp;nbsp; 
 As of July 2024, the bank has 5 active pledge agreements with the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 In February 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of 12 years against all council&amp;rsquo;s current and future revenue as collateral.
 In January 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of one year against all council&amp;rsquo;s revenue as collateral.
 Branches in Settlements 
 Bank Hapoalim operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Beitar Ilit, Ariel and Ma&amp;rsquo;ale Adumim in the occupied West Bank; the settlement neighborhoods of Ramot, Pisgat Ze&amp;rsquo;ev, Gilo, Armon Hanatziv, Ramot Eshkol, Neve Yaakov and the French Hill in occupied East Jerusalem; and the settlement of Bnei Yehuda in the Syrian Golan.
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
 Banking Services to Settlement Local and Regional Councils 
 Israel Discount Bank and Mercantile Discount Bank provide loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 The banks have provided loans and various banking services for the settlements of Oranit, Elkana, Beit Aryeh-Ofarim, Har Adar, Ma&amp;rsquo;ale Adumim, Sha&amp;rsquo;ar Shomron, Kedumim, Kiryat Arba, Karnei Shomron, Modi&amp;rsquo;in Ilit, Beitar Ilit, Emanual, GIvat Ze&amp;#39;ev, Alfei Menashe and Ariel, and to the Har Hevron, Mateh Binyamin, Megilot Dead Sea and Gush Etzion Regional Councils in the occupied West Bank.
 The banks have also provided loans and banking services to the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 Har Hevron
 As of July 2024, Mercantile Discount and Israel Discount Bank has a total of 11 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank. The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;
 In January 2024, Mercantile Discount signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends&amp;nbsp;2123) against the council&amp;rsquo;s current and future revenue as collateral.
 In July 2023, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral. The agreements indicate a NIS 2,447,897 and a NIS 2,241,278 loans received from the bank.
 In October 2022, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2121) against the council&amp;rsquo;s current and future revenue as collateral. The agreements mention a NIS 1,481,000 and a NIS 2,650,000 loans received from the bank.
 In June 2021, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral. The agreement mentions a NIS 1,300,000 and a NIS 2,140,000 loans received from the bank.
 On 28 November 2023, the Har Hevron Local Council general assembly approved a NIS 750,000 loan from Discount Bank for 2024.
 On 5 September 2023, the Har Hevron Regional Council general assembly approved a NIS 2,241,278 loan from Mercantile Bank for 15 years.
@@ -650,104 +575,66 @@
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
 Mizrahi Tefahot Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Mizrahi Tefahot Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and East Jerusalem and holds as collateral the company&amp;#39;s rights to the land and the project.
 In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s rights in the land, and all its rights arising from the insurance of the mortgaged assets.
 In February and June 2022, Mizrahi Tefahot Bank granted Israeli company Dona Engineering a loan for a construction project of 210 housing units on 9,802 m2 in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, constructed according to Plan no. 101-0330498 for creation of a residence and commerce complex in Pisgat Ze&amp;rsquo;ev on a total of 14,552 m2 of land. The bank holds as collateral all the company&amp;rsquo;s rights in the project and assets, including the company&amp;#39;s rights to receive funds from buyers/tenants of apartments or plots of land in the project.
 In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage on three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.
 In 2020, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement neighborhood of Ramot in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020 and 2021, Mizrahi Tefahot Bank granted Israeli company Avnei Derech a loan for its project in Alfei Menashe settlement, constructed according to plan no.&amp;nbsp;14\115&amp;nbsp;on lands belonging to the Palestinian village of Azzun. The&amp;nbsp;project&amp;nbsp;includes the construction of 160 housing units in the settlement. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank, according to plan No.&amp;nbsp;30\7\1\420, on the lands of Abu-Dis and al-Khan al-Ahmar. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, the bank granted Kotler Adika a loan according to tender 167\2018 for construction work in the settlement neighborhood of Ramat Shlomo in East Jerusalem, based on plan no.&amp;nbsp;11085- The Expansion of Ramat Shlomo by Additional 1600 Housing Units. The company won a contract to construct 96 housing units on 6677 meters of land. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2019, Mizrahi Tefahot Bank granted the company Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma&amp;#39;aleh Adumim and Modi&amp;#39;in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya&amp;#39;akov, Pisgat Ze&amp;#39;ev and Ramat Shlomo in occupied East Jerusalem. For more see Who Profits report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Mitzpe Kramim 
 In 2018, Mizrahi Bank provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Banking Services to Settlement Local and Regional Councils 
 Mizrahi Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 Mizrahi Bank has provided loans and various banking services for the settlements of Alfei Menashe, Beit Aryeh-Ofarim, Emanuel, Har Hebron, Mateh Binyamin, Oranit, Elkana, Kedumim, Efrata, Karnei Shomron, Gush Etzion, Modi&amp;rsquo;in Ilit and Sha&amp;rsquo;ar Shomron in the occupied West Bank, and to the Golan Regional Council in the occupied Syrian Golan.
 Karnei Shomron
@@ -1432,257 +1319,257 @@
       </c>
       <c r="H7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>