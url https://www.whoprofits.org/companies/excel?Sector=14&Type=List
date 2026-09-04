--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -12,571 +12,214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
-    <t>Private</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
@@ -596,181 +239,92 @@
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
 The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.
 As previous research by Who Profits has shown, Phoenix and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel&amp;rsquo;s military-industrial complex, both directly and through their holdings in other complicit companies.
 For more on the complicity of Israeli insurance companies and pension funds see Who Profits&amp;rsquo; report: Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.
 Holdings in Complicit Companies 
 Through its holdings in other companies, Phoenix is complicit in the exploitation of occupied natural resources, development of settlement transportation projects and settlement construction, and providing services to the Israeli military and police.
 Exploitation of Occupied Natural Resources 
 Emek Habacha 
 Phoenix holds 8.45% of the shares of Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.
 Phoenix, together with a consortium of Bank Hapoalim and Harel Insurance, financed the construction of Enlight&amp;rsquo;s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.
 ARAN Wind Project 
 Phoenix holds 6.87% of the shares of Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of Energix Renewable Energies is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.
 For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources and Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;
 Renewable Energy in the Naqab 
 The company provided financial support to the Neot Hovav solar field in the Naqab established by Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.
 Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;
 Construction on Occupied Land 
 Phoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.
 Phoenix holds 10.24% of the shares of the construction and real estate company Z.M.H. Hammerman which is engaged in settlement construction and holds real estate in the occupied West Bank.
 Phoenix holds 9.28% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Phoenix holds 7.11% of the shares of Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West Bank.
 Phoenix holds 7.3% of the shares of Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 Phoenix holds 6.38% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Phoenix holds 6.37% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Services to the Israeli Ministry of Defense&amp;nbsp; 
 Phoenix holds 4.96% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Phoenix provides group health insurance services for the Ministry of Defense Rehabilitation Department.
 Phoenix holds 13.63% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Holdings in Israeli Banks 
 Phoenix holds shares in Israeli banks Discount Bank (7.6%), Leumi Bank (7.42%), and Hapoalim Bank (7.33%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Services to the Israel Police 
 Phoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1093,51 +647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1152,430 +706,457 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H4" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="H15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="0">
         <v>15</v>
       </c>
-      <c r="I15" s="0" t="s">
-        <v>16</v>
+      <c r="B16" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">