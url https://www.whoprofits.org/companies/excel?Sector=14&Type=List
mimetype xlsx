--- v2 (2026-09-04)
+++ v3 (2026-10-19)
@@ -245,89 +245,57 @@
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...37 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -1080,51 +1048,51 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="0" t="s">