--- v0 (2026-06-02)
+++ v1 (2026-10-17)
@@ -209,76 +209,66 @@
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Carmel Wineries</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest wineries in the Israeli market.
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
 The R&amp;amp;D Center is comprised of four settlement regional councils: Shomron, Binyamin, Gush Etzion and Mount Hebron.
 </t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
+    <t xml:space="preserve">Carrefour Israel </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
-    <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
-[...18 lines deleted...]
-    <t>$500M-$1B</t>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Chateau Golan Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the occupied Syrian Golan.
 The winery is located in the settlement of Moshav Eliad, in the southern Golan. The vineyards, which take up 180 dunams of occupied land and are fully owned by the winery, are also located in the Golan, about 3 kilometers southeast of the winery.
 The wine also buys grapes from another vineyard in the northern part of the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
@@ -414,53 +404,50 @@
 </t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
 </t>
@@ -1259,548 +1246,548 @@
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
@@ -1949,51 +1936,51 @@
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="0" t="s">
@@ -2038,51 +2025,51 @@
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>128</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G42" s="0" t="s">