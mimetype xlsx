--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -227,50 +227,62 @@
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
@@ -374,78 +386,72 @@
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
 On 12 June 2014, Israeli forces entered the cemetery of Al-Araqib Bedouin village, in the Naqab, demolishing its mosque and all the houses which local residents built after the first demolition in 2010 using Hitachi bulldozers.
 Al-Araqib is one of the 35 &amp;ldquo;unrecognized&amp;rdquo; villages, where almost 300,000 Palestinian Bedouins live in the Naqab region. All unrecognized villages are slated for erasure and are systematically deprived of basic infrastructure and services to force residents to move to overcrowded and impoverished state-sanctioned Bedouin shanty towns and villages. For more about the dispossession of the Palestinian Bedouin in the Naqab, See Who Profits&amp;rsquo; report Tools of Dispossession in the Naqab: Development and Military Projects.
 On 27 January 2014, Hitachi bulldozer was used by the Israeli authorities to demolish residential structure in Beit Hanina neighborhood in occupied East Jerusalem.
 2013
 On 24 April 2013, Hitachi bulldozer was used by the Israeli authorities to demolish a family home housing 45 people in the At Tur neighborhood of East Jerusalem, along with an extension built for the children of the same family. Israeli forces also demolished two other houses in the Al Tur neighborhood on the same day.
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
-    <t>$50M-$100M</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>HOS Technology R&amp;D</t>
   </si>
   <si>
     <t xml:space="preserve">HOS specializes in engineering &amp;amp; mechanical design, electrical engineering and the design of vehicles for military modifications.
 The company represents the following brands: Far Sounders, Heil trailer, Kairos autonomi, NASS (New Age Security Solutions), Safariland, Safariland Armor, Defense Technology, Tactical Command Industries (TCI).
 In its website, the company states that the extensive experience the company&amp;#39;s personnel with the Israeli army allowed it to support projects carried out by the army and &amp;quot;institutional entities&amp;quot;.
 Beit Alfa Technologies (B.A.T) Involvement:
 Throughout the years, B.A.T. designed, built and supplied a host of riot control and armored vehicles and systems for the Israeli Ministry of Defense, the Israeli army, the Israeli Police and police forces in more than 40 countries around the world.
 Vehicles developed by B.A.T. are used to carry &amp;ldquo;the Skunk&amp;rdquo;, a scent-based weapon that is used by Israeli forces against Palestinian protestors.
 The company&amp;rsquo;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -1005,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1310,663 +1316,692 @@
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="0"/>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I29" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F32" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="0"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="0">
+        <v>32</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="G32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="I32" s="0" t="s">
-        <v>75</v>
+      <c r="F33" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">