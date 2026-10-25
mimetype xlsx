--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -413,130 +413,51 @@
   <si>
     <t>HOS Technology R&amp;D</t>
   </si>
   <si>
     <t xml:space="preserve">HOS specializes in engineering &amp;amp; mechanical design, electrical engineering and the design of vehicles for military modifications.
 The company represents the following brands: Far Sounders, Heil trailer, Kairos autonomi, NASS (New Age Security Solutions), Safariland, Safariland Armor, Defense Technology, Tactical Command Industries (TCI).
 In its website, the company states that the extensive experience the company&amp;#39;s personnel with the Israeli army allowed it to support projects carried out by the army and &amp;quot;institutional entities&amp;quot;.
 Beit Alfa Technologies (B.A.T) Involvement:
 Throughout the years, B.A.T. designed, built and supplied a host of riot control and armored vehicles and systems for the Israeli Ministry of Defense, the Israeli army, the Israeli Police and police forces in more than 40 countries around the world.
 Vehicles developed by B.A.T. are used to carry &amp;ldquo;the Skunk&amp;rdquo;, a scent-based weapon that is used by Israeli forces against Palestinian protestors.
 The company&amp;rsquo;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
@@ -1581,424 +1502,424 @@
       </c>
       <c r="H19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>