--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -113,51 +113,51 @@
 &amp;nbsp;In January 2021, the company signed a leasing development agreement with Ma&amp;rsquo;ale Efraim settlement for an area of 8.78 dunams for NIS 424,424. According to the Ministry of Economy and Industry website, All Trade Recycling currently operates a recycling plant in the Ma&amp;#39;ale Efraim Industrial Zone.
 The Group&amp;rsquo;s fully owned subsidiary, Chayon Technologies, has a logistic center in the Barkan industrial zone. The center stretches over 9 dunams of land.&amp;nbsp; In addition, Chayon Technologies brand&amp;rsquo;s, Get Deal, factory is based in the Barkan industrial zone. Get Deal specializes in the refurbishment of computer products.
 Chayon Technologies also provided equipment for the Coordinator of Government Activities in the Territories (COGAT). In 2022, Chayon provided TV screens to COGAT for NIS 3,494. In 2021, Chayon provided COGAT with ICT screens for NIS 15,220, and computer screens for NIS 4,563. In 2020, Chayon provided laptops to COGAT for NIS 129,518; screens for NIS 9,273; and Computer screens for NIS 3,020. In 2018, Chayon provided computer screens to COGAT for NIS 12,287. In 2015, Chayon provided equipment to COGAT for NIS 48,607.
 In 2021, Chayon provided computer screens to the Israeli Prison Service (IPS) for NIS 2,707. In the same year, the company provided Screens for the Communication System Recording Project to IPS for NIS 1,528. In 2018, the company provided equipment for the construction project of 21, 22 wings in Ofer Prison. In 2016, the company provided computer screens to the IPS for a total amount of NIS 11,469.
 </t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Waste Management</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
@@ -306,57 +306,60 @@
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Evron Systems Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Evron Systems Ltd. provides solutions in the field of low voltage, advanced communication systems, security systems (including CCTV cameras), control and multimedia.
 During a field tour to occupied East Jerusalem in June 2018, Who Profits documented the use of Evron Systems Ltd. video cameras as part of the CCTV surveillance facilities in the Old City of Jerusalem.
 According to the company, it has developed the Aureus 3D-AI, a face recognition software, which can analyze still and video footage.
 The software has an advantage in face recognition due to its ability to use 3D technology, sophisticated algorithms and computer intelligence, according to the company&amp;rsquo;s website.
 The software can analyze video and still images, even those taken from a distance and with low resolution. The Aureus 3D-AI software, also has the ability to do facial recognition, even when the image or video do not provide a full details of an individual. &amp;ldquo;The software allows face recognition tilting up to 70 degrees from side to side or 25 degrees up and down thanks to the conversion from D2 to D3,&amp;rdquo; as noted on the company&amp;rsquo;s website.
 According to Evron, the software can undertake &amp;ldquo;25 million facial comparisons in a second!&amp;rdquo; without &amp;ldquo;shedding a swat&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>West Bank</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
@@ -407,127 +410,124 @@
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
   <si>
     <t>Other, Pharmaceutical, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
+    <t>$1B-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
@@ -1365,237 +1365,237 @@
       </c>
       <c r="F13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="0" t="s">
@@ -1609,167 +1609,167 @@
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="0" t="s">
@@ -1777,51 +1777,51 @@
       </c>
       <c r="H27" s="0" t="s">
         <v>127</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>133</v>
       </c>
@@ -1849,51 +1849,51 @@
         <v>42</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">