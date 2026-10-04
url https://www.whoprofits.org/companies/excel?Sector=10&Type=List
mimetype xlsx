--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -260,98 +260,75 @@
   <si>
     <t>Elyahu Zalman &amp; Sons Metal Tubes Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacture structural steel pipe and tubing products. The factory is located in the Ariel West&amp;nbsp;industrial zone, which is a settlement in the occupied West Bank.
 Additionally, the subsidiary of the company, Top Greenhouses, is also located in the Ariel West Industrial Zone.
 </t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Ford Motor Company</t>
+    <t>General Motors Company</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
-  </si>
-[...24 lines deleted...]
-    <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Habika Cooling (Nativ Hagdud)</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction and maintenance of freezing works.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
@@ -484,104 +461,97 @@
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
+    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Lorenzetto Loris</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian-based company that provides equipment for civil engineering, geotechnical projects and underground structures.
 In April 2013, Who Profits research team has documented a&amp;nbsp;Lorenzetto Loris container, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1). The branded container was located at the entrance to tunnel no. 3.&amp;nbsp;Tunnel 3 crosses the Green&amp;nbsp;Line border into Cedars Valley,&amp;nbsp;and its portal in the valley is inside the&amp;nbsp;Palestinian territory, near the village of Beit Surik.
 The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits&amp;#39; full report on the A1 train).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>M.R. Hunter</t>
   </si>
   <si>
     <t xml:space="preserve">The company supplies rescue and warfare equipment to security forces. It is the exclusive representative of the US-based company CTS Combined Tactical Systems.
 The company provides equipment to the Israeli forces. The equipment includes gas bullets and gas grenades.
 According to the company&amp;rsquo;s own statement, M.R Hunter is the largest provider of tear gas munitions to the Israeli army, prison service and police.
 The weapons provided to the army by M.R. Hunter are used to disperse popular demonstrations in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
 The quarry produces materials for construction such as pebble stones and rocks, sand, and aggregate.
 The company has several factories in the Beit Haggai Quarry premise, including a bitumen&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;emulsion factory operating since 1999, which provides different kinds of bitumen emulsion and asphalt for roads, construction and the private market.
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
@@ -712,50 +682,53 @@
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Roche Bobois</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French furniture manufacturer. The group operates in 55 countries and has a network of 337 owned stores and franchises. The company operates two brands: Roche Bobois and Cuir Center.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
@@ -841,78 +814,60 @@
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
-    <t>Toyota Motor Corporation</t>
-[...14 lines deleted...]
-</t>
+    <t xml:space="preserve">Volkswagen Group </t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
-  </si>
-[...7 lines deleted...]
-    <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Y. Zamberg Metal Products</t>
   </si>
   <si>
     <t xml:space="preserve">A Private Israeli manufacturer of metal products for product display, logistic centers, furniture and industry.
 The company&amp;rsquo;s factory is based in Ariel Settlement industrial zone in the occupied West Bank.
 The company manufactures metal products for the use of defense air and aviation industry, armored vetches and firearms.
 </t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Yatir Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli stone quarry located in the occupied West Bank.
 The quarry is located on the lands of the Palestinian village ad-Dhahiriya. According to the Detailed Outline Plan 52/30 for the quarry, the quarry takes up 398 dunams of occupied land.
 Until June 2015, the Yatir quarry was jointly owned by Kfar Giladi Quarries, an Israeli quarrying company owned by Kibbutz Kfar Giladi, and Lime and Stone Production, one of the largest manufacturers of quarry materials in the Israeli market and a subsidiary of the Mexican multinational Cemex.
 </t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
@@ -1266,51 +1221,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1661,1276 +1616,1220 @@
       </c>
       <c r="I13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>70</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="0"/>
+      <c r="H17" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I17" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I23" s="0"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="I24" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I27" s="0"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="I28" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H28" s="0"/>
+      <c r="I28" s="0" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>124</v>
+        <v>35</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="H29" s="0"/>
-      <c r="I29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="H31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>147</v>
+        <v>118</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>164</v>
+        <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H41" s="0" t="s">
         <v>165</v>
       </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G42" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H42" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>104</v>
+        <v>174</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>33</v>
+        <v>175</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>174</v>
+        <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>177</v>
+        <v>23</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>121</v>
+        <v>186</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>94</v>
+        <v>187</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>146</v>
+        <v>73</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I49" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>193</v>
+        <v>46</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>14</v>
+        <v>186</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>94</v>
+        <v>201</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>143</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>35</v>
+        <v>204</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H55" s="0"/>
+      <c r="H55" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>21</v>
-[...15 lines deleted...]
-      <c r="E56" s="0" t="s">
         <v>210</v>
-      </c>
-[...37 lines deleted...]
-        <v>214</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">