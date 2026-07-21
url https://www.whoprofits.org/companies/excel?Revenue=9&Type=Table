--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -428,102 +428,123 @@
 In May 2023, the company&amp;rsquo;s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.
 In February 2022, Electra&amp;rsquo;s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.
 In 2022, the group&amp;rsquo;s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.
 In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.
 Previous involvements:
 Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.
 Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.
 In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma&amp;rsquo;ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.
 In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.
 In 2008, the company supplied generators for the Irtah checkpoint (Sha&amp;rsquo;ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel&amp;rsquo;s 2014 military assault on Gaza.
 Electra Projects, formerly Electra Katzenstein (Electra&amp;rsquo;s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;
 Additionally, Electra&amp;rsquo;s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protection
 Electra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Formula Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
 Banking Services to Settlement Local and Regional Councils 
 Israel Discount Bank and Mercantile Discount Bank provide loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 The banks have provided loans and various banking services for the settlements of Oranit, Elkana, Beit Aryeh-Ofarim, Har Adar, Ma&amp;rsquo;ale Adumim, Sha&amp;rsquo;ar Shomron, Kedumim, Kiryat Arba, Karnei Shomron, Modi&amp;rsquo;in Ilit, Beitar Ilit, Emanual, GIvat Ze&amp;#39;ev, Alfei Menashe and Ariel, and to the Har Hevron, Mateh Binyamin, Megilot Dead Sea and Gush Etzion Regional Councils in the occupied West Bank.
 The banks have also provided loans and banking services to the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 Har Hevron
 As of July 2024, Mercantile Discount and Israel Discount Bank has a total of 11 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank. The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;
 In January 2024, Mercantile Discount signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends&amp;nbsp;2123) against the council&amp;rsquo;s current and future revenue as collateral.
 In July 2023, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral. The agreements indicate a NIS 2,447,897 and a NIS 2,241,278 loans received from the bank.
 In October 2022, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2121) against the council&amp;rsquo;s current and future revenue as collateral. The agreements mention a NIS 1,481,000 and a NIS 2,650,000 loans received from the bank.
 In June 2021, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral. The agreement mentions a NIS 1,300,000 and a NIS 2,140,000 loans received from the bank.
 On 28 November 2023, the Har Hevron Local Council general assembly approved a NIS 750,000 loan from Discount Bank for 2024.
 On 5 September 2023, the Har Hevron Regional Council general assembly approved a NIS 2,241,278 loan from Mercantile Bank for 15 years.
@@ -647,91 +668,50 @@
 In 2012, Discount Bank was the main financier in the amount of NIS 725 million of the Policity project for the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Menora Mivtachim Holdings </t>
-[...39 lines deleted...]
-  <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
 Mizrahi Tefahot Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Mizrahi Tefahot Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and East Jerusalem and holds as collateral the company&amp;#39;s rights to the land and the project.
 In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s rights in the land, and all its rights arising from the insurance of the mortgaged assets.
 In February and June 2022, Mizrahi Tefahot Bank granted Israeli company Dona Engineering a loan for a construction project of 210 housing units on 9,802 m2 in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, constructed according to Plan no. 101-0330498 for creation of a residence and commerce complex in Pisgat Ze&amp;rsquo;ev on a total of 14,552 m2 of land. The bank holds as collateral all the company&amp;rsquo;s rights in the project and assets, including the company&amp;#39;s rights to receive funds from buyers/tenants of apartments or plots of land in the project.
 In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage on three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.
 In 2020, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement neighborhood of Ramot in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020 and 2021, Mizrahi Tefahot Bank granted Israeli company Avnei Derech a loan for its project in Alfei Menashe settlement, constructed according to plan no.&amp;nbsp;14\115&amp;nbsp;on lands belonging to the Palestinian village of Azzun. The&amp;nbsp;project&amp;nbsp;includes the construction of 160 housing units in the settlement. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank, according to plan No.&amp;nbsp;30\7\1\420, on the lands of Abu-Dis and al-Khan al-Ahmar. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, the bank granted Kotler Adika a loan according to tender 167\2018 for construction work in the settlement neighborhood of Ramat Shlomo in East Jerusalem, based on plan no.&amp;nbsp;11085- The Expansion of Ramat Shlomo by Additional 1600 Housing Units. The company won a contract to construct 96 housing units on 6677 meters of land. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2019, Mizrahi Tefahot Bank granted the company Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma&amp;#39;aleh Adumim and Modi&amp;#39;in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya&amp;#39;akov, Pisgat Ze&amp;#39;ev and Ramat Shlomo in occupied East Jerusalem. For more see Who Profits report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Mitzpe Kramim 
 In 2018, Mizrahi Bank provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Banking Services to Settlement Local and Regional Councils 
 Mizrahi Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 Mizrahi Bank has provided loans and various banking services for the settlements of Alfei Menashe, Beit Aryeh-Ofarim, Emanuel, Har Hebron, Mateh Binyamin, Oranit, Elkana, Kedumim, Efrata, Karnei Shomron, Gush Etzion, Modi&amp;rsquo;in Ilit and Sha&amp;rsquo;ar Shomron in the occupied West Bank, and to the Golan Regional Council in the occupied Syrian Golan.
 Karnei Shomron
 As of July 2024, Mizrahi Tefahot Bank has 22 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;
 In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.
@@ -806,66 +786,66 @@
 The bank also operates a branch in the Design City shopping complex in the Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 The Bank&amp;rsquo;s fully owned subsidiary, Yahav Bank, operated branches in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank and in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
+    <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
@@ -942,50 +922,53 @@
 Shapir carries out a construction project of four eight-story buildings and 22 cottages in neighborhood 07 in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank.
 The company also initiated a construction project of 1,300 housing units in the settlement neighborhood of Gilo in occupied East Jerusalem.
 In November 2021, Who Profits documented a Shapir truck taking part in works on the expansion of Nabi Elyas bypass road in the occupied West Bank. The bypass road expropriates Palestinian land for a project aimed to benefit an illegal settler population. For more on the road, read Who Profits update&amp;nbsp;Roads and Infrastructure&amp;nbsp;Nabi Elyas Bypass Road (Highway 55).
 Previously, Shapir carried out infrastructure projects in the settlement neighborhoods of Gilo, Ramat Shlomo and Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, and projects in the settlements of Ma&amp;rsquo;ale Adumim and Beit Horon in the occupied West Bank. In addition, the company constructed a 350 meter bridge in the Gush Etzion settlements cluster in the occupied West Bank; two bridges and an interchange in the Ramot settlement neighborhood in occupied East Jerusalem; and the Eshkol Tunnel which runs under the Israel Police national headquarters in the Kiryat Menachem Begin government buildings complex in occupied East Jerusalem.
 According to a 2012 contract signed between Shapir and Moriah Jerusalem Development Corporation, Shapir was responsible for paving work and extension as part of the expansion of Road 50 (also referred to as Begin South Road) beyond the Green Line. The expanded section connects the Gilo settlement neighborhood in East Jerusalem to Highway 60 (the Tunnels Road), which crosses the West Bank from the north to the south.
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
 The company is the concessionaire for the operation of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. In 2018, the Group was contracted by the IMOD for the financing, planning, construction, operation and maintenance of the military technological ICT campus for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab.
 In 2020, the Group won a tender from the Israeli Ministry of Defense (IMOD), for the financing, planning, development, operation and maintenance of the Israeli military Intelligence campus &amp;ldquo;Kiryat Hamodi&amp;rsquo;in&amp;rdquo; in the Naqab for 26 years. The agreement for the establishment of the project, at an estimated cost of NIS 11 billion, was signed in July 2021. The Campus will be located near Likit junction, between Omer Industrial Park and Palestinian Bedouin village of Lakiya. The campus will spread over 2,500,000 m2, and will host the military&amp;rsquo;s Intelligence operations and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division. The population of the campus is expected to be completed in 2028. In December 2022, the company received an approval for starting the construction works.
 In 2019, The Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of an above ground and underwater technological wall armed with sensors around the besieged Gaza.
 In 2018, the Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of Emanuel military base in the Naqab worth NIS 200 million.
 Energy Projects
 Energy Projects in the Occupied Syrian Golan
 As part of the government&amp;#39;s decision to increase the target for electricity production from renewable energies, in January 2022, the Ministry of Energy and the Ministry of Agriculture and Rural Development launched a pilot program to examine the construction of dual-use facilities for the production of solar electricity on active agricultural lands in a total area of 1,800 dunams, including in the West Bank and the Syrian Golan. between January 2022 and March 2023, the construction of 29 pilot facilities on agricultural land in 16 settlements in the Golan was approved. These facilities take up a total of 349.1 dunams and have the total capacity of 23.67 MW. Shikun Binui was granted 7 facilities on 74 dunam of land in the settlements of Mitzar, Eliad and Ramot.
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
@@ -1776,530 +1759,530 @@
       </c>
       <c r="F13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">