--- v1 (2026-07-21)
+++ v2 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -93,152 +93,54 @@
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
@@ -355,506 +257,236 @@
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
@@ -1367,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1814,475 +1446,533 @@
       </c>
       <c r="E15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="0" t="s">
+      <c r="H28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>139</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="H30" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="0">
+        <v>30</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="0">
+        <v>31</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G30" s="0" t="s">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="G32" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">