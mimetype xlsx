--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -258,63 +258,50 @@
 </t>
   </si>
   <si>
     <t>Geoda</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in geoinformatics, document digitization and planning and land management.
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
@@ -763,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1213,409 +1200,382 @@
       </c>
       <c r="F15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="0"/>
+      <c r="I16" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I19" s="0"/>
+      <c r="I19" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>90</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>40</v>
-[...27 lines deleted...]
-      <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>