--- v0 (2026-06-06)
+++ v1 (2026-10-22)
@@ -56,51 +56,51 @@
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
@@ -172,51 +172,51 @@
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>