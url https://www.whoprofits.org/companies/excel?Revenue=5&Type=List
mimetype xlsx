--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -273,50 +273,77 @@
 Ofek military camp
 In October 2022, Malam Team was awarded a tender for the Israeli Ministry of Defense (IMOD) for the financing, planning, construction, operation and maintenance of the &amp;quot;Ofek Rahav&amp;quot; military camp, which will be established near the city of Ramla, for a period of 25 years.
 According to the tender, Malam Team will serve as the project&amp;#39;s main ICT contractor, for the design, construction, operation, maintenance and technological upgrades of the ICT systems. According to the company, its revenues from the project are expected to amount to about NIS 530 million.
 The camp will cover 360 dunams and is planned to accommodate about 9,000 serving soldiers, and will be the largest and most central multi-armed camp of the Israeli military and will include the new recruiting office and chain of command, the headquarters of the Ground Forces, the Technological and Logistics Directorate units, the Personnel Directorate and an advanced medical center. In addition, the project will include commercial areas, parking lots, sports facilities and bicycle paths.
 The project is part of the Israeli Government Resolution 2392 (from 2015) for the relocation of military camps from the center of Israel. The franchisee of the project is Shikun &amp;amp; Binui Group, and it is financed by Hapoalim Bank.
 Military logistics centers
 In 2020, Malam Team was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be one of two IT providers for three new military regional logistics centers for the period of 25 years, together with IBM. The new centers will provide all the military&amp;rsquo;s logistical needs using advanced technology. The entire operation is expected to be civilian, and based largely on robotics and sophisticated equipment. The contract, shared by MalamTeam and IBM is valued at NIS 1 billion for both companies.
 Eltel Technologistics 
 Malam Team provides outsourcing services to the IMOD through its subsidiary Eltel Technologistics, jointly owned with Elta Systems, subsidiary of Israel Aerospace Industries (IAI).
 Eltel, which develops and supplies technological and maintenance solutions for the security sector, was a main contractor for the IMOD for the operation and management of an interrogation and training facility for Israeli military combat units. The facility offers Israeli military and police advanced live ammunition and artillery training, digital shooting ranges and urban combat training areas that simulate the occupied West Bank, Gaza and the Syrian Golan Heights. In addition, the company operates a hi-tech training center for military commanders.
 As of 2020, the company has provided adaptation of technological and logistical solutions to the IMOD and a control team to work in cooperation with the Israeli military in training. In 2019, the company provided to the Israeli military training services and management of military exercises. In 2018, the company provided implementation and training of a sniper simulator in the Israeli military units.
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Menora Mivtachim Holdings </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Migdal Insurance</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
@@ -806,51 +833,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1135,358 +1162,416 @@
       </c>
       <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0">
+        <v>23</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>