--- v1 (2026-07-27)
+++ v2 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -126,81 +126,50 @@
   <si>
     <t>Bomag</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...29 lines deleted...]
-  <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
@@ -318,104 +287,91 @@
     <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...23 lines deleted...]
-  <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
@@ -833,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -964,614 +920,556 @@
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5" s="0"/>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="0"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="0"/>
-[...3 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="0"/>
+      <c r="I6" s="0" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>33</v>
-[...56 lines deleted...]
-      <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>