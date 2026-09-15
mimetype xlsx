--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -218,115 +218,96 @@
 The company is sponsoring and taking part in the training of the Israeli military Artillery Corps Unit which operates UAVs.
 The company has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. The company&amp;rsquo;s SPIDER system and the SPEED-A product were used by the Israeli military for surveillance along the Separation Wall and around the Gaza strip, also for detection of swimmers in the coast of Gaza. The system is also used for surveillance throughout the Old City in occupied East Jerusalem.
 In 2019, it was published that the Israeli military is expected to replace its old digital communication system with Controp&amp;rsquo;s TD STAMP&amp;nbsp;surveillance turret.
 In 2016, the company provided to the Israeli military the SPEED-LR Payloads, which allow drones to detect the movement of people through mists and fog, and can be operated from drones, ships, and from the ground.
 In 2008, as part of an IMOD contract with Elbit Systems, the IMOD purchased dozens of Skylark I systems, with each system comprises two&amp;nbsp;Controp U-STAMP&amp;nbsp;surveillance and targeting payloads.
 Involvement in the Israeli attacks on Gaza
 Controp &amp;ldquo;STAMP&amp;rdquo; camera payload systems were developed by the company for the Israeli military at the request of IMOD officers.
 The payloads are installed on the &amp;ldquo;Skylark&amp;rdquo; drones, manufactured by&amp;nbsp;Elbit Systems, which were heavily used during the assault on Gaza in the summer of 2014.During the days of the military assault, Controp has worked alongside the Israeli military in order to satisfy the needs of the security forces.
 Also during the assault on Gaza in 2014, the company provided its Stabilized Panoramic Automatic Intruder Detection and Recognition System (SPIDER), which was used to gather intelligence for the Israeli military.
 Controp&amp;rsquo;s DSP-1 payloads are also installed on the &amp;ldquo;Heron1&amp;rdquo; UAVs, which were in significant use by the Israeli military during in the assault on Gaza in 2008&amp;ndash;2009.
 Controp was also involved in a joint project with the companies Tomcar and&amp;nbsp;Elbit Systems, for developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli military in the West Bank and for long-range surveillance systems used to surveil Gaza residents.
 Controp&amp;rsquo;s aerial TR-STAMP camera payloads are used in Israel on &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons, manufactured by RT LTA Company. The balloons are used by the Israeli military for collecting tactical intelligence, surveillance and reconnaissance in the occupied West Bank and Gaza. The system is also in use by the Israeli Police, and in 2014 SkyStar 180 balloons were deployed over Palestinian neighborhoods in occupied East Jerusalem.
 In 2019, the company won a tender to provide security, surveillance and communication systems to the Israeli police.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...9 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
 Einav Ahets is carrying out three projects for Netivei Israel in the occupied Palestinian territory. It is building roundabouts in the Etzion Bloc in the occupied West Bank, a project estimated at 10,000 NIS and carried out in accordance with tender 3/14. It is also providing maintenance for roads in accordance with tender 32/16, which includes the occupied West Bank. Finally, the company is carrying out water infrastructure works for Israel&amp;#39;s national water company Mekorot on Route 55 - the Nabi Elias Bypass Road in accordance with tender 4/14. The Nabi Elias Bypass Road is a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias. The project is estimated at 40,000 NIS and is scheduled to be completed in November 2017. Hapoalim Bank accompanies the project.
 In 2013, the company executed an infrastructure project in the Ariel settlement.
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Elyakim Ben Ari</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering, transport and quarry company. The company operates a quarry, an asphalt plant, an aggregate plant and a sand washing plant in the occupied West Bank, near the settlement of Adora.
 The quarry produces 1.5 million tons of material each year, and it contains an industrial zone that takes up 100 dunam of land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
-  </si>
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
@@ -356,50 +337,53 @@
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Kfar Giladi Quarries</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli agricultural cooperative active in quarrying.
 Kfar Giladi Quarries operates the Yatir Quarry in the occupied West Bank. The quarry is active since 1988, is located on the lands of the Palestinian village ad-Dhahiriya close to the Israeli settlement of Teneh Omarim. In 2019, the quarry spread over 398.28 Dunam of land, while in 2022 it reached 626.1 Dunam of land, as part of a 52/30 expansion plan by the Israeli Civil Administration (ICA) in the occupied West Bank &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;, the Civil Administration Higher Planning Committee and the subcommittee for Mining and Quarrying.
 The company quarries produce raw materials for construction and infrastructure. Quarry materials include road substrates, gravel, concrete, asphalt, and mosaic materials for the paving industry, granulates for buildings, micro lime powders, and natural quartz.
 &amp;nbsp;
 </t>
   </si>
   <si>
@@ -416,50 +400,53 @@
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Nextcom Group</t>
+  </si>
+  <si>
+    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
@@ -530,50 +517,53 @@
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
 Previously, between 2007 and 2014, the company carried out development and infrastructure work in the settlements of Geva Binyamin, Har Adar, Beit Aryeh, Beit El, Har Gilo, Kalia and Efrat in the West Bank; and Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Yaaz Construction &amp; Development</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company.
 The company has been contracted by the Jerusalem Municipality for demolitions. On its website, the company states that &amp;ldquo;for the past four years&amp;rdquo; it has a long-term contract with the Jerusalem Municipality for the demolition of illegal structures of one to eight floors throughout the city. Footage from the website show the demolition of Palestinian houses in the city.
 On its website, the company also specifies the nature of services provided to the Israel Land Administration, which is responsible for demolitions within the Green Line. Through this service, the company has demolished structures owned by the Palestinian Bedouin community: &amp;quot;Routine demolitions of structures across the country, including the demolition of temporary structures of the Bedouin in the north and the south of the country&amp;quot;.
 The company also provides services to the Israeli Ministry of Defense. Since 2000, the company has been removing asbestos from army bases. The company was granted a high security clearance since it only hires Israeli workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>YSB - Ya'acobi Brothers Group</t>
   </si>
   <si>
     <t xml:space="preserve">YSB - the Ya&amp;rsquo;acobi Brothers Group operates in the fields of construction, infrastructure and green environment. The group specializes in the planning, integration, execution, service and maintenance of projects within a wide range of fields.
 Greennet Recycling and Waste Treatment Ltd. A partially owned subsidiary of the group owns a waste sorting plant in the Atarot Settlement Industrial Zone, in the occupied West Bank. The plant is fully owned by the YSB group. The factory markets the recycling materials in Israel and around the world.
 In June 2023, Menolead Herut Systems, a fully owned subsidiary of the group, won a tender issued by Israel Electric Corporation for the excavation and laying of cables at the exits from Ma&amp;#39;ale Efraim settlement electrical substation, in the occupied west bank.
 In June 2022 Ariel-Wimasor another fully owned subsidiary of the group, won a tender issued by Jerusalem municipality for maintenance and upgrade works of Mount Scopus tunnels, in the occupied East Jerusalem.
 In 2021, Ariel-Wimasor reached an agreement with Shapir and CAF to provide traffic lights to be connected to the Jerusalem Municipality&amp;#39;s control center and the traffic light system Falcon, which was developed by the company and was chosen to manage the traffic in the city for ten years.
 In 2019, the subsidiary was contracted by the Jerusalem Municipality as an &amp;quot;additional eligible&amp;quot; candidate for the installation and maintenance of traffic lights in and around the city. The company would provide works for traffic lights in areas located on occupied lands, such as roads connecting to the settlement of Ma&amp;#39;aleh Adumim, roads in the French Hill settlement neighborhood, and roads inside the Palestinian villages of Beit Hanina, Shufat, and Anata.&amp;nbsp;&amp;nbsp;&amp;nbsp;
@@ -945,51 +935,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1232,57 +1222,57 @@
       </c>
       <c r="I9" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
@@ -1336,588 +1326,559 @@
       </c>
       <c r="E13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I23" s="0"/>
+      <c r="I23" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>36</v>
-[...27 lines deleted...]
-      <c r="I32" s="0" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>