--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -419,118 +419,110 @@
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
 In 2018, the company was contracted by the IMOD for the construction of a new underwater wall around Gaza.
 </t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orad </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">S.I.H Security Cleaning and Services </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and cleaning services. The company offers security services for government and military facilities. The company&amp;#39;s management team includes senior figures from the Israel Security Agency (Shin Bet), the Mossad, and elite units in the Israeli army.
 The company provides security services to Israeli checkpoints and settlements.
 Checkpoints 
 The company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem. &amp;nbsp;
 In December 2024, the company won a tender from the Israel Police to provide security services for six checkpoints in occupied East Jerusalem area that are under the authority of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope. The company was awarded the contract to provide security services in &amp;ldquo;Cluster A: Northern Sector&amp;rdquo;, which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma, Al Jib, and Ras Bidu checkpoints. The contract period is two years, with the option of extending the first contract period by an additional year or in part for up to three additional years.
 Security Services in East Jerusalem 
 Additionally, the company provides the Israel Police with armed security guards for the Western Wall Security Unit operating in the Western Wall site in the Old City in occupied East Jerusalem.
 Services to Settlement 
 The company provides security guards for the Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
-  </si>
-[...18 lines deleted...]
-    <t>Construction, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
@@ -569,50 +561,53 @@
 In 2019, the subsidiary was contracted by the Jerusalem Municipality as an &amp;quot;additional eligible&amp;quot; candidate for the installation and maintenance of traffic lights in and around the city. The company would provide works for traffic lights in areas located on occupied lands, such as roads connecting to the settlement of Ma&amp;#39;aleh Adumim, roads in the French Hill settlement neighborhood, and roads inside the Palestinian villages of Beit Hanina, Shufat, and Anata.&amp;nbsp;&amp;nbsp;&amp;nbsp;
 In June 2023, Menolead Herut Systems won a tender issued by Israel Electric Corporation for excavation and trenching works for the ARAN wind renewable energy project in the occupied Syrian Golan.&amp;nbsp;
 In August 2023, Ariel-Wimasor Traffic &amp;amp; Parking Control, was contracted by the Israeli Police for the procurement and maintenance of checkpoints and gates for NIS 525,000 between September 2023 to December 2023.
 In 2019, the Menolead Herut Systems won a NIS 1,800,000 tender with the Israeli Police to continue providing maintenance work for police structures and systems in the Jerusalem District, which includes the West Bank, the police national headquarters in Jerusalem, and the border police headquarters in Jerusalem. The work stretched from 02 January 2020 until 30 June 2020.
 In 2021 and 2019, the subsidiary won contracts worth NIS 135,900 and NIS 152,529 respectively with the Israeli Prison Service (IPS) for providing maintenance for electric gates in the IPS units. In 2019, the company won another contract worth NIS 27,853 with the IPS for fixing an electric gate.
 In 2013, the company supplied&amp;nbsp;maintenance services to the tunnels on Route 60 (also known as the &amp;ldquo;Tunnels Highway&amp;rdquo;), which leads from Gilo settlement to Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Waste Management</t>
   </si>
   <si>
     <t>Z.M.H. Hammerman</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli construction and real estate company engaged in the construction and development of residential and commercial, industrial, office and hi-tech building projects.
 The company owns a commercial center in the Alfei Menashe settlement in the occupied West Bank.
 As of December 2022, the company owns a total area of 400 square meters worth NIS 1,080,000 yet to be sold in a commercial center.
 In 2018, the construction of the commercial center was completed by the company. In July 2008, the company won a tender published by the Civil Administration and the Ministry of Construction and Housing for land totaling 1,200 square meters designated for the construction of approximately 977 square meters of commercial space in Givat Tal in Alfei Menashe.
 The commercial center was constructed adjacent to the company&amp;rsquo;s residential project &amp;ldquo;Amirei Nof&amp;rdquo;, which includes at least 400 housing units sold by the company. The project was partly built on the lands of the Palestinian village of Azun.
 In 2018, The company was also involved in a construction project in the settlement of Har Homa in occupied East Jerusalem.
 </t>
+  </si>
+  <si>
+    <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1643,98 +1638,98 @@
       </c>
       <c r="E24" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
@@ -1800,77 +1795,77 @@
       </c>
       <c r="I29" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>