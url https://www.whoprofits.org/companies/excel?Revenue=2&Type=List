--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -298,87 +298,50 @@
 In January 2018, Hapoalim Bank signed a pledge agreement with the Emanuel Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Mateh Binyamin
 In January 2015, Hapoalim Bank signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years against the council&amp;rsquo;s revenue as collateral. The Mateh Binyamin Regional Council provides services to 52 settlements in the occupied West Bank.
 Givat Ze&amp;rsquo;ev
 In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Hapoalim Bank in 1998) signed a pledge agreement with the Givat Ze&amp;rsquo;ev Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Golan Regional Council&amp;nbsp; 
 As of July 2024, the bank has 5 active pledge agreements with the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 In February 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of 12 years against all council&amp;rsquo;s current and future revenue as collateral.
 In January 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of one year against all council&amp;rsquo;s revenue as collateral.
 Branches in Settlements 
 Bank Hapoalim operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Beitar Ilit, Ariel and Ma&amp;rsquo;ale Adumim in the occupied West Bank; the settlement neighborhoods of Ramot, Pisgat Ze&amp;rsquo;ev, Gilo, Armon Hanatziv, Ramot Eshkol, Neve Yaakov and the French Hill in occupied East Jerusalem; and the settlement of Bnei Yehuda in the Syrian Golan.
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Harel Insurance Investments and Financial Services</t>
-[...35 lines deleted...]
-  <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
@@ -423,116 +386,86 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Migdal Insurance</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
 The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.
 As previous research by Who Profits has shown, Phoenix and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel&amp;rsquo;s military-industrial complex, both directly and through their holdings in other complicit companies.
 For more on the complicity of Israeli insurance companies and pension funds see Who Profits&amp;rsquo; report: Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.
 Holdings in Complicit Companies 
 Through its holdings in other companies, Phoenix is complicit in the exploitation of occupied natural resources, development of settlement transportation projects and settlement construction, and providing services to the Israeli military and police.
 Exploitation of Occupied Natural Resources 
 Emek Habacha 
 Phoenix holds 8.45% of the shares of Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.
 Phoenix, together with a consortium of Bank Hapoalim and Harel Insurance, financed the construction of Enlight&amp;rsquo;s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.
 ARAN Wind Project 
 Phoenix holds 6.87% of the shares of Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of Energix Renewable Energies is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.
 For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources and Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;
 Renewable Energy in the Naqab 
@@ -906,51 +839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1125,269 +1058,211 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="C13" s="0"/>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I13" s="0" t="s">
-[...55 lines deleted...]
-      <c r="I15" s="0"/>
+      <c r="I13" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>