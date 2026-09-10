--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -102,244 +102,102 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
-  </si>
-[...100 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -428,91 +286,50 @@
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza</t>
-  </si>
-[...39 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Syensqo</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Syensqo is a publicly traded Belgian multinational that produces advanced materials such as specialty polymers and composite materials. Syensqo was created in December 2023 through a spin-off from the&amp;nbsp;Solvay Group, which holds 0.91% of the company's shares.Syensqo supplies composite materials for the manufacture of Unmanned Aerial Vehicles (UAVs) used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;The company supplies the MTM 46 epoxy prepreg system to&amp;nbsp;Elbit Systems' Hermes 450 and Hermes 650 Spark UAVs, both used by the Israeli military. The MTM46 is a toughened epoxy resin used for the manufacture of aircraft structures, and in particular for UAVs.This model of UAV has been&amp;nbsp;linked&amp;nbsp;to the killing of civilians in Gaza including seven international aid workers.&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.Hermes 450The Hermes 450 is a multi-role high-performance tactical attack UAV manufactured by Elbit Systems, which is extensively used by the Israeli military.The Hermes 450, also known as "Zik", has been widely used by the Israeli Air Force in the occupied West Bank and in attacks on Gaza.In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450. On April 2, 2024, an Elbit Hermes 450 attacked an aid convoy in the Deir al-Balah area of Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.Hermes 450 UAVs are also extensively used by the Israeli military in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. On 27 March 2024, an Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and in the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Hermes 650&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.The Hermes 650 Spark is a digital UAV with artificial intelligence capabilities manufactured by Elbit Systems. In January 2025, The aircraft has been integrated into the Israeli military and is expected to get its own squadron. The Hermes 650 is capable of staying in the air for 24 hours, at a range of 300 km, and carrying a payload of 260 kg.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
@@ -839,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1029,240 +846,182 @@
       </c>
       <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="C11" s="0"/>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I11" s="0" t="s">
-[...55 lines deleted...]
-      <c r="I13" s="0"/>
+      <c r="I11" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>