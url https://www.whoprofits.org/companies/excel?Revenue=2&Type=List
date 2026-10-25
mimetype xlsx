--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,315 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...2 lines deleted...]
-    <t>NASDAQ</t>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Doosan Bobcat</t>
+  </si>
+  <si>
+    <t>KRX</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Elbit Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>JCB (JC Bamford Excavators)</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oshkosh Corporation  </t>
+  </si>
+  <si>
+    <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
-  </si>
-[...198 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Syensqo</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Syensqo is a publicly traded Belgian multinational that produces advanced materials such as specialty polymers and composite materials. Syensqo was created in December 2023 through a spin-off from the&amp;nbsp;Solvay Group, which holds 0.91% of the company's shares.Syensqo supplies composite materials for the manufacture of Unmanned Aerial Vehicles (UAVs) used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;The company supplies the MTM 46 epoxy prepreg system to&amp;nbsp;Elbit Systems' Hermes 450 and Hermes 650 Spark UAVs, both used by the Israeli military. The MTM46 is a toughened epoxy resin used for the manufacture of aircraft structures, and in particular for UAVs.This model of UAV has been&amp;nbsp;linked&amp;nbsp;to the killing of civilians in Gaza including seven international aid workers.&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.Hermes 450The Hermes 450 is a multi-role high-performance tactical attack UAV manufactured by Elbit Systems, which is extensively used by the Israeli military.The Hermes 450, also known as "Zik", has been widely used by the Israeli Air Force in the occupied West Bank and in attacks on Gaza.In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450. On April 2, 2024, an Elbit Hermes 450 attacked an aid convoy in the Deir al-Balah area of Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.Hermes 450 UAVs are also extensively used by the Israeli military in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. On 27 March 2024, an Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and in the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Hermes 650&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.The Hermes 650 Spark is a digital UAV with artificial intelligence capabilities manufactured by Elbit Systems. In January 2025, The aircraft has been integrated into the Israeli military and is expected to get its own squadron. The Hermes 650 is capable of staying in the air for 24 hours, at a range of 300 km, and carrying a payload of 260 kg.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
@@ -656,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -817,211 +719,182 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="C10" s="0"/>
+      <c r="D10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="0" t="s">
-[...26 lines deleted...]
-      <c r="I11" s="0"/>
+      <c r="I10" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>