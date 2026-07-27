--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -50,51 +50,51 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>