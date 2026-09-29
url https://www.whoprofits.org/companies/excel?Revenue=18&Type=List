--- v0 (2026-05-16)
+++ v1 (2026-09-29)
@@ -12,101 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel, Occupied Palestinian Territory</t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
@@ -130,57 +151,51 @@
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>East Jerusalem, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Oron Group</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
@@ -554,51 +569,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -628,243 +643,272 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">