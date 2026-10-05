--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -80,96 +80,87 @@
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t>NYSE</t>
+    <t>NYSE, LON, NSE, TSE</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volkswagen Group </t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
+  </si>
+  <si>
+    <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>Industrial Manufacturing, Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -622,51 +613,51 @@
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">