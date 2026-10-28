--- v0 (2026-06-11)
+++ v1 (2026-10-28)
@@ -12,112 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
-    <t>Gaza, West Bank</t>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
@@ -141,50 +130,53 @@
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -631,51 +623,51 @@
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>