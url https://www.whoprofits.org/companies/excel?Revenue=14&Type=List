--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -394,51 +394,51 @@
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Dekel Acher Construction and Investments</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in housing projects, commercial projects and tourism.
 The company is involved in several construction projects in the settlements of Katzrin, Kidmat Tzvi and Gamla, located in the occupied Syrian Golan.
 Through the subsidiary Brewhouse Golan Ltd, the company holds shares in Golan Brewery Ltd, located in the settlement of Katzrin, where the subsidiary G.G.A- Galil Genetic analysis Ltd is located as well.
 The subsidiary Galil Power was involved in constructing a wind turbine in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
-    <t>Construction, Renewable Energy, Tourism</t>
+    <t>Construction, Energy and Renewable Energy, Tourism</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Dexcel Pharma Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">An international research-based pharmaceutical company, specializing in products for the treatment of&amp;nbsp;gastroenterological, cardiovascular and central nervous system diseases.
 Dexcel Pharma&amp;nbsp;is&amp;nbsp;the fourth-largest Israeli pharmaceutical manufacturer, ranked by sales volume.&amp;nbsp;The company has subsidiaries in the USA, the UK and Germany, and has over 1,000 employees worldwide. Approximately 85% of the company&amp;#39;s production is exported to international markets.
 As a dominant part of the Israeli pharmaceutical industry, Dexcel Pharma enjoys the advantages generated by the Israeli occupation of Palestinian lands, allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the West Bank and the Gaza Strip, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Dexcel Pharma, like other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Dexcel Pharma&amp;#39;s agents do not have to amend any of their products in order to sell them in the oPt. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Dexcel Pharma meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
@@ -458,128 +458,87 @@
 The company has several renewable energy projects in different stages of development in the occupied Syrian Golan, the West Bank and the Naqab.
 ARAN Project
 Through its subsidiary, Clean Wind Energy Ltd., the company &amp;nbsp;is developing the ARAN project for the construction of a large wind turbine farm, located in the occupied Syrian Golan, to generate electricity from wind energy. The project will include 41 wind turbines, 200 meters long each, on agricultural land owned by Syrian farmers.
 The company holds a conditional license for a capacity of 104 MW for the wind farm which is expected to start its commercial operation in 2025, and to connect to the electricity grid in April 2027 with an estimated annual revenue of over NIS 90 million.
 The turbines are planned to be built in the Northern Syrian Golan in two sites: the Suheita compound, on the southeastern side of Majdal Shams, and the Ra&amp;rsquo;abana compound, on the southwestern side of the village of Masaada, both of which are agricultural lands owned by Syrian farmers. The electrical substation will be located in Bar&amp;rsquo;on Junction, also in the occupied Golan. The ARAN wind farm will occupy about a fifth of the agricultural land that is still in the possession of Syrians in the occupied Golan and will deny them access to their natural resources.
 In June 2023, dozens of protesters were injured by Israel Police&amp;rsquo;s crowd control weapons during protests against the construction of the wind farm&amp;rsquo;s turbines on their agricultural lands.
 In September 2022, Energix paid part of the budget for the training of a special Police Force dedicated to securing the construction of its wind turbines and suppressing the protests of the local Druze community against the project. This was done in exchange for the police deploying their forces to secure the construction and prevent damages and delays in the project&amp;rsquo;s development.
 In December 2021, Energix signed an agreement with the Israeli Ministry of Defense, to finance the development of a technological solution which ensures the turbines will not interfere with the Israeli military&amp;rsquo;s operations in the occupied Golan. Two thirds of the cost of the technological solution, estimated at NIS 250 million, will be paid by the company.
 Since 2015, the company have signed contracts with local Syrian farmers to lease their lands for the construction of the wind turbines. According to the NGO Al-Marsad Human Rights Center, the contracts with the farmers include a demand that all farmers register their lands with Israel, and give the company &amp;ldquo;a designation of land rights that allows the company to destroy and utilize whatever it wants on the leased land&amp;rdquo;, and assure &amp;ldquo;a lack of exclusivity between Energix and landowners that allows Energix an unrestricted ability to pass the rights and obligations of the contract to another company or person&amp;rdquo;. Al-Marsad further noted that the compensation given to Syrian farmers is considerably low compared to the compensation given to Israelis who are leasing their lands for similar projects. While Syrian farmers are offered one percent of the project&amp;rsquo;s revenues, Israelis have been offered as much as five times more. In May 2021, 88 farmers and six private water associations filed a lawsuit with the court requesting to stop the company project claiming that part of it would be established on their land without their consent. According to the lawsuit, most of the farmers who signed an agreement with Energix for land use withdrew their consent, and more than 5,000 Syrian residents signed a petition against the project and raising concerns about health and environmental consequences for the residents of the area.
 In 2019, Energix filed suit against Al-Marsad, alleging defamation and claiming that Al-Marsad had incited a boycott in violation of Israel&amp;rsquo;s anti-boycott law. The lawsuit marks the first time the anti-boycott law has been used in an attempt to silence the speech and activities of a human rights organization.
 For more on The Israeli Wind Energy Industry in the Occupied Syrian Golan read Who Profits&amp;rsquo; flash report: Greenwashing the Golan.
 Pilot Programs
 In 2023 and 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company &amp;nbsp;was selected to construct an agro-voltaic facility in a vineyard in the settlement of Sha&amp;rsquo;al in the Syrian Golan.
 Solar production in the West Bank
 In 2019 and 2021, the Israeli Civil Administration (ICA) published two competitive procedures for setting tariffs for electricity generation using photovoltaic (PV) technology facilities in the West Bank, one for ground facilities and the second for dual-use facilities installed on the roofs of buildings, landfills, cemeteries, water or wastewater reservoirs, roads and interchanges, parking lots and fences. In March 2020, Energix won a tender from the Israeli Civil Administration (ICA) for the establishment of photovoltaic (PV) electricity production facilities with a capacity of 8.10 MW in the occupied West Bank.
 Naqab
 In May 2023, the Israeli Land Authority published the results of two tenders for NIS 1.06 billion for the design and construction of six photovoltaic facilities in an area of about 5,000 dunams and a capacity of about 850 MW in the Neot Hovav Industrial Zone in the Naqab. Energix, won one compound. The six lots are located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 Through its subsidiary Neot Hovav Ltd., the company owns the Neot Hovav solar field in the Naqab. Active since 2014, The 37.5 MW field spreads over 490 Dunam of land.
 For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development and Military Projects
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
-  </si>
-[...39 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
@@ -695,50 +654,53 @@
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
 In 2019 the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021 the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82 thousand.
 Ministry of Environmental Protection:
 In December 2020 the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (MOEP) activity.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
@@ -867,50 +829,53 @@
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
@@ -1443,51 +1408,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2095,965 +2060,936 @@
       </c>
       <c r="E22" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="0"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>130</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>155</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>103</v>
+        <v>162</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>23</v>
+        <v>173</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>51</v>
+        <v>179</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>186</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>187</v>
+        <v>51</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>51</v>
+        <v>194</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>41</v>
-[...27 lines deleted...]
-      <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>