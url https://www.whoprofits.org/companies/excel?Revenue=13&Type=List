--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -190,82 +190,50 @@
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
-  </si>
-[...30 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -568,51 +536,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -777,79 +745,50 @@
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>48</v>
-      </c>
-[...27 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">