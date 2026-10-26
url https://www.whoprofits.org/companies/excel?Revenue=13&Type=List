--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,145 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t>NASDAQ</t>
-[...29 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
@@ -160,53 +163,50 @@
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
-  </si>
-[...1 lines deleted...]
-    <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
@@ -536,51 +536,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -619,176 +619,234 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">