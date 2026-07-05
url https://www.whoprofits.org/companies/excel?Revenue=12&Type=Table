--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -93,64 +93,57 @@
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural, including certified organic, produce.
 The company has a fully owned subsidiary in the Netherlands - AdaFresh B.V. &amp;ndash; which manages distribution in European markets.
 The company exports produce cultivated on occupied Palestinian land in the Jordan Valley. In 2014, Who Profits&amp;rsquo; documented AdaFresh&amp;rsquo;s boxes in the settlement of Roi, Na&amp;rsquo;aran and Tomer.
 The company also has an organic produce packaging house in Argaman settlement.
 AdaFresh produce are distributed in Europe by the company&amp;#39;s fully owned Dutch subsidiary&amp;nbsp; -AdaFresh B.V. - under the brand name &amp;lsquo;AdaFresh&amp;rsquo;.
 See here for an in-depth analysis of Israel&amp;rsquo;s settlement agricultural industry.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...2 lines deleted...]
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
@@ -158,50 +151,53 @@
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t>Benny &amp; Tzvika</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli demolition contractor specializing in demolition works and recycling of construction waste.
 The company carried out punitive demolitions in the Palestinian neighborhoods of Silwan and Ras Al-Amood in occupied East Jerusalem as far back as 2003, and continued to perform demolitions in recent years. Among its clients are the Jerusalem Municipality, the Israeli Ministry of Interior and the Israeli Civil Administration. The company describes itself as &amp;ldquo;the leading demolition company in the Israeli market.&amp;rdquo;
 On 9 January 2011, a Caterpillar 330DL excavator, displaying the Benny &amp;amp; Tzvika logo, was documented demolishing the Shepherd Hotel in the Palestinian neighborhood of Sheikh Jarrah in occupied East Jerusalem. The hotel was a historical building, previously owned by the Husseini family. After 1967, it was declared &amp;ldquo;absentee property&amp;rdquo; and confiscated by the Israeli government, which sold it to Irving Moskowitz, a Jewish-American businessman and patron of Israeli settlements in East Jerusalem. The new Jewish housing project built instead of the hotel was the first settlement construction project in Sheikh Jarrah since 1967.
 In 2012, the company was contracted to crush, sift and manufacture aggregates in the settlement of Modi&amp;rsquo;in Illit in the occupied West Bank. &amp;nbsp;The project was accompanied by Israel Discount Bank, which held as collateral all rights and funds owed to the company under the contract.
 In 2016, the company won a tender published by the Jerusalem Municipality to operate a construction waste station in occupied East Jerusalem. The operator is responsible for processing the waste and deliver the aggregates for reuse in infrastructure work.
 In 2018, the company won a tender published by the Jerusalem Municipality to clear construction waste in the &amp;lsquo;seam zone&amp;rsquo; area, the occupied area located between the Green Line and the Separation Wall. The company won a similar tender in 2013.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery, Waste Management</t>
   </si>
   <si>
     <t>Binyamina Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli winery that produces, markets and exports wines.
 The winery sources some of its grapes from vineyards in Mevo Hama and Mt. Peres (Tall al-Faras) in the occupied Syrian Golan.
@@ -1178,53 +1174,50 @@
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Yechezkel Morad</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in infrastructure, road construction, water and sewage projects, electricity and earth work.
 The company was involved in constructing the first part of the Separation Wall. In addition, it was involved in the construction of Ofer camp on road No. 443.
 The company has provided other services to the Ministry of Defense, such as maintenance work for monuments in the memory of Israeli soldiers, the construction of the Egypt-Israel barrier, which original aim was to prevent the entrance of African refugees, and the development of the Tze&amp;#39;elim army camp.
 In the Occupied Golan Heights, the company was involved in a construction project in Katzrin settlement, and a construction of a bridge in Haspin settlement.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Zion Wines</t>
   </si>
   <si>
     <t>Zion Wines (1982) Ltd. is a private Israeli wine manufacturer. The sixth-largest winery in Israel.The winery is located at the Ma'ale Adumim settlement Mishor Adumim Industrial Zone in the occupied West Bank.The company has vineyards in the occupied Syrian Golan, in the occupied West Bank, and the Naqab region.&amp;nbsp;In November 2024, Bank Leumi provided the company with a NIS 7,000,000 loan. Also in November 2024, Hapoalim Bank provided the company with a pledge of an unlimited amount.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1642,138 +1635,138 @@
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="0" t="s">
@@ -1816,51 +1809,51 @@
       </c>
       <c r="I9" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="0" t="s">
@@ -1959,51 +1952,51 @@
       </c>
       <c r="I14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>20</v>
       </c>
@@ -2073,51 +2066,51 @@
       </c>
       <c r="I18" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="0" t="s">
@@ -2189,51 +2182,51 @@
       </c>
       <c r="I22" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="0" t="s">
@@ -2276,51 +2269,51 @@
       </c>
       <c r="I25" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="0" t="s">
@@ -2501,54 +2494,54 @@
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="0" t="s">
@@ -2618,51 +2611,51 @@
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="0" t="s">
@@ -2676,107 +2669,107 @@
       </c>
       <c r="I39" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>146</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F43" s="0" t="s">
@@ -2790,80 +2783,80 @@
       </c>
       <c r="I43" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F46" s="0" t="s">
@@ -2964,80 +2957,80 @@
       </c>
       <c r="I49" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F52" s="0" t="s">
@@ -3109,225 +3102,225 @@
       </c>
       <c r="I54" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>146</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>202</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F62" s="0" t="s">
@@ -3542,51 +3535,51 @@
       </c>
       <c r="I69" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>228</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F71" s="0" t="s">
@@ -3600,51 +3593,51 @@
       </c>
       <c r="I71" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F73" s="0" t="s">
@@ -3658,86 +3651,86 @@
       </c>
       <c r="I73" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>241</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>187</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>244</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">