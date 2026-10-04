--- v0 (2026-07-05)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -680,50 +680,59 @@
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Magen Constructional Engineering Works Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved is the construction of schools in the settlements of Har Adar, Naveh Daniel and Modi&amp;#39;in Illit.
 The company was also involved in the construction of 60 housing units in the settlement of Beitar Illit.
 In addition,&amp;nbsp;the company is one of the franchisors of the Local Government Economic Services Ltd. for developing and constructing public buildings, which provides services to settlements in occupied Palestinian and Syrian territory.
 </t>
   </si>
   <si>
     <t>Maoz Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that specializes in development, planning and construction.
 The company is involved in a construction project in Karnei Shomron settlement in the occupied West Bank. The project includes 50 duplexes and mini penthouses units.
 In addition, the company is involved in a construction project in Ariel settlement in the occupied West Bank. The project includes 1,200 residential units, built on360 dunam. The project also includes a commercial center, preschools, a country club, cottages and graduated buildings.
 </t>
   </si>
   <si>
+    <t>MDT Armor</t>
+  </si>
+  <si>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
 The quarry produces materials for construction such as pebble stones and rocks, sand, and aggregate.
 The company has several factories in the Beit Haggai Quarry premise, including a bitumen&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;emulsion factory operating since 1999, which provides different kinds of bitumen emulsion and asphalt for roads, construction and the private market.
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
@@ -747,53 +756,50 @@
   <si>
     <t>Meshek Energy-Renewable Energies</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its fully owned subsidiary, Meitarim Sun L.P., the company owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.
 Meitarim &amp;nbsp;solar field is a photovoltaic project built on 98,749 square meters of occupied Palestinian land with a 5MW capacity. The electricity generated in the solar field is sold to the Israeli Electricity Company (IEC). In 2022, the Meitarim Solar Field generated NIS 1.9 million profit.
 Meshek Energy operates three additional solar&amp;nbsp; projects in the Naqab, including the Hatzrim Solar Field project with 6MW capacity, Har Odem solar field project with 0.44 MW capacity, and Sde Boker Solar Field project with 5MW capacity. For more on renewable energy projects in the Naqab, see Who Profits reports &amp;quot;Greenwashing the Naqab: The Israeli Industry of Solar Energy&amp;quot; and &amp;quot;Tools of Dispossession in the Naqab: Development and Military Projects&amp;quot;.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Mor Hasharon Fruit (Sharon Fruit)</t>
   </si>
   <si>
     <t>Israel, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of agricultural produce.
 In 2012, Who Profits documented the presence of the company boxes in a packaging house in Na&amp;rsquo;aran&amp;nbsp;settlement, Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>N. Jan</t>
@@ -1520,51 +1526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I75"/>
+  <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2745,991 +2751,1020 @@
       </c>
       <c r="F42" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F43" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="G43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>22</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>38</v>
+        <v>157</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="0" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>166</v>
+        <v>93</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>178</v>
+        <v>88</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>187</v>
+        <v>120</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>61</v>
+        <v>146</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" s="0" t="s">
-        <v>206</v>
+        <v>34</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>159</v>
+        <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>66</v>
+        <v>189</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>215</v>
+        <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>187</v>
+        <v>66</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I66" s="0"/>
+      <c r="I66" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="F67" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="F67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="0" t="s">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="0" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>222</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="0" t="s">
+      <c r="G69" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="0" t="s">
         <v>224</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="0" t="s">
+      <c r="G72" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>238</v>
+        <v>38</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F74" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="G74" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="0" t="s">
+      <c r="F75" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="0">
+        <v>75</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E75" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="0" t="s">
+      <c r="E76" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G75" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I75" s="0" t="s">
+      <c r="G76" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>