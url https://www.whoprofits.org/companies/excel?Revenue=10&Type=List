--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -153,151 +153,130 @@
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>B Communications</t>
-[...22 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>DJI - DaJiang Innovation Technology Company</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>DJI is a private Chinese company and the world’s top UAV seller, controlling two thirds of the global market. The company specializes in civilian UAVs and aerial imaging technology.DJI is most known for its ‘Phantom’ – an unmanned mini quadrotor helicopter, which has become popular amongst aerial photographers. DJI’s Phantom drone is the world’s most common civilian drone.DJI UAVs are used by the Israeli military, police and private Israeli companies for surveillance and crowd control in the occupied East Jerusalem, West Bank and Gaza.In 2018, Israeli media reported that the Israeli company Ispra developed the Cyclone riot control system to fit on DJI drones. The Cyclone system is a specifically designed system installed on UAVs to unleash tear gas on protesters. On 30 March 2018, identical technology was used by the Israeli military against protesters in Gaza taking part in the Great March of Return marking the 42 anniversary of Land Day.Photo evidence obtained by the campaigning group, Hamushim, shows that DJI’s Matrice 600 drone was used by the Israeli military to drop tear gas on protesters in Gaza taking part in the Great March of Return activities, stretching between March and June 2018. The system installed on DJI’s UAV unleashing the gas on protesters was manufactured by the Canadian company, Actuonix Motion Devices.By the end of 2017, every commander in the Israeli military’s Infantry, Border Defence and combat Intelligence Units had a DJI drone at his disposal to use during crackdowns against Palestinians and intelligence gathering operations.Four out of the five battalions of the Combat Intelligence Units have received the DJI Matrice drone. The Matrice weighs around 2.4 kg and has a battery life that lasts for around 35 minutes, and has an advanced camera that can film in the day and night.The Israeli army’s five infantry brigades – Givati, Nahal, Paratroopers, Kfir and Golani – as well as the newly formed Border Defense Corps, use DJI’s Mavic drone. The Mavic weighs around 700 grams and has a single battery life of up to 20 minutes at a speed of 65 km/hr and is so small it can fold into a pouch.In each Unit, the drones are operated by a team of three soldiers who act as controller, spotter and back-up who, along with the Unit’s commanders have undergone weeks of training.In July and August 2014, Bladeworx – an Israeli company specialized in UAV aerial photography, was contracted by the Jerusalem municipality to provide aerial patrols along the route of the Jerusalem light rail.For an entire month 24/7, Bladeworx operated a unit of 6 Phantoms above the Palestinian neighborhoods of Shuafat and Beit Hanina, which transmitted HD video and images to the headquarters of the municipality, the Israeli police and the light rail.In 2014, DJI’s Phantom quadcopters were used by the Israeli army during the repression of demonstrations in the Palestinian village of Nabi Saleh in the occupied West Bank.Company UAVs were also used by the National Media Response Unit of the Israeli police. The Videos produced by the unit are used by the Israeli government for pro-Israeli propaganda (Hasbara).The Israeli Defence Ministry cannot buy DJI drones directly from the company (as it’s a Chinese company), but through local Israeli distributors.&amp;nbsp; The company’s official representative and distributor in Israel is Hobbiz Ltd. Hobbiz Ltd’s lab employees undergo training by DJI.In addition, there are three other registered distributors of DJI products in Israel: LOOL TV, Bug Multisystem Ltd., Benda Magnetic.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
-    <t>Formula Systems</t>
-[...11 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
@@ -362,50 +341,53 @@
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Schwing</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
@@ -817,51 +799,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -978,613 +960,584 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="0"/>
+      <c r="I18" s="0" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>110</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I24" s="0" t="s">
-[...28 lines deleted...]
-      <c r="I25" s="0"/>
+      <c r="I24" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>