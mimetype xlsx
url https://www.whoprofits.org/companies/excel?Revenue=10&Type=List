--- v1 (2026-07-29)
+++ v2 (2026-10-30)
@@ -56,51 +56,51 @@
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Adama</t>
   </si>
   <si>
     <t>SZSE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded China-based global crop protection company.
 Crop protection products manufactured by the company&amp;rsquo;s Israeli subsidiary Adama Makhteshim have been used in agricultural experiments conducted by settler research institutes in the Jordan Valley, occupied West Bank and the occupied Syrian Golan.
 In November 2016, as part of a conference and tour organized by the Jordan Valley R&amp;amp;D Center, a company representative presented research on the toxicity of its Nimitz nematicide product tested in Jordan Valley settlements.
 The company&amp;rsquo;s products were also used in agricultural experiments conducted by the same R&amp;amp;D Center in 2017-2018 and 2015-2016, taking place in Tomer settlement and the R&amp;amp;D Center&amp;rsquo;s own facility in the Jordan Valley respectively.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs regional specialists for the Jordan Valley and the Syrian Golan, and has authorized distributors in the settlements of Avnei Eitan in the Golan and Tomer and Naama in the Jordan Valley.
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>