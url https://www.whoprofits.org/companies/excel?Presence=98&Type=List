--- v0 (2026-06-27)
+++ v1 (2026-10-25)
@@ -149,147 +149,50 @@
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...95 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
@@ -307,50 +210,71 @@
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$25B-$50B</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -808,141 +732,141 @@
       <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>