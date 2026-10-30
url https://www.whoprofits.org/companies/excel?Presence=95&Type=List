--- v0 (2026-06-14)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -129,147 +129,50 @@
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...95 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
@@ -299,50 +202,53 @@
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -645,51 +551,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -773,180 +679,151 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="0"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="0"/>
+      <c r="D8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I9" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>