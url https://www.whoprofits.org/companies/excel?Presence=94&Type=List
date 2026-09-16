--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -235,85 +235,50 @@
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...33 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -616,51 +581,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -795,79 +760,50 @@
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
-[...27 lines deleted...]
-      <c r="I7" s="0" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>