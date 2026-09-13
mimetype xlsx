--- v0 (2026-06-14)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -498,85 +498,50 @@
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
-  </si>
-[...33 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -888,51 +853,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1390,96 +1355,67 @@
         <v>41</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="C18" s="0"/>
+      <c r="D18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>111</v>
-[...25 lines deleted...]
-      <c r="H19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I19" s="0"/>
+      <c r="I18" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>