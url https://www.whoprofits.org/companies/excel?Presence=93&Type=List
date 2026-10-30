--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -196,144 +196,50 @@
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...92 lines deleted...]
-  <si>
     <t>Lesico Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Lesico is a publicly traded Israeli company that specializes in construction projects and maintaining infrastructure systems in the fields of civil engineering, railways, piping and energy, process piping, environment and maintenance water facilities.
 In January 2023, Lesico finished pouring the floor of a regulation pond in the area of Wadi Al-Nar, also called Kidron Valley, in the occupied West Bank.&amp;nbsp;This was part of Hagihon Company tender the company won in April 2022, which entailed a two-year project involving sewage treatment, expansion of the water treatment plant, and regulation ponds situated along the valley. The company&amp;#39;s expected net income from the project is NIS 125 million.
 In 2021, the company&amp;#39;s subsidiary, Lesico Process Piping, was contracted by the Modi&amp;#39;in Ilit settlement municipality for the maintenance of a pumping station for sewage and a booster for water.
 In 2021, the company planned and established photovoltaic facilities (FPV) in the Bnei Yisrael Reservoir and the Orvim Eliyon Reservoir areas, two artificial water reservoirs in the occupied Syrian Golan. These dual-use water facilities serve the settlements in the occupied Syrian Golan.&amp;nbsp; This project, which won quotas to supply electricity to the National Electricity Network, was carried out in partnership with Public Israeli Company Enlight Renewable Energy and the Golan Water Cooperative.
 The company did pipe work and equipment installation for Ruach Beresheet wind energy project, a 189-megawatt project active since 2021 in the southeastern region of the occupied Syrian Golan. The company&amp;rsquo;s work included laying out of high-tension cables along Road 87 and the Tapline route in the Syrian Golan. The project&amp;rsquo;s expected revenues are NIS 12 M. For more on wind farm projects in the occupied Syrian Golan, read Who Profit&amp;rsquo;s flash report Greenwashing the Golan
 Through its subsidiariy, Poldmir, the company is a certified contractor of the Israeli Ministry of Defense (IMOD). The company conducted construction, development and supply of systems for IMOD projects. In 2021, the company&amp;#39;s revenues from the IMOD amounted to NIS 73,445,000.
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
 The company&amp;#39;s subsidiary, Tibho- Land Management Company, operates a plant in the settlement of Kdumim in the occupied West Bank.
 The company was also involved in the laying of the upper railroad for the A1 train. The A1 train route crosses the Green Line into the occupied West Bank in two areas. For more on the train, read Who Profits flash report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Lesico built sections of the border walls with Egypt and Jordan, the wall around the besieged Gaza and the separation wall in the occupied West Bank to the total value of over 100 million NIS.
 In January 2018, Who Profits submitted a Freedom of Information request to the Israeli Ministry of Defense regarding service providers to the checkpoints. In a response received on 14 April 2018, the IMOD confirmed Lesico provides maintenance services for gas and fuel installations in the Kerem Shalom checkpoint.
 In 2017, the company established a covered concrete water reservoir with a collection capacity of 50,000 cubic meters located in East Jerusalem mountains area, in the occupied Palestinian territory. The project included laying a 980 meters water pipeline with a paving of an 1,100 meters access route to the pool. This project was carried out in partnership with Mekorot.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Transportation</t>
@@ -367,51 +273,51 @@
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
@@ -420,137 +326,127 @@
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1068,352 +964,352 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="0"/>
+      <c r="I12" s="0" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="I18" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>