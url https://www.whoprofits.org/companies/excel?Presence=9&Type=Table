--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -99,71 +99,50 @@
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...19 lines deleted...]
-    <t>West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
@@ -304,66 +283,72 @@
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
+    <t>$1B-</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Taro Pharmaceutical Industries</t>
+  </si>
+  <si>
+    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">
 Taro is a multinational, science-based pharmaceutical company. The company develops, manufactures and markets prescription and OTC pharmaceutical products, primarily in the United States, Canada and Israel.
 The compnay is one of the leading pharmaceutical companies in the Israeli market. In 2019, 6% of its $669,893 million in revenues were generated in the Israeli market. Taro, similar to other Israeli companies, profits from Israel&amp;rsquo;s occupation of the Palestinian territory which structure the captivity of its economy and people.
 The Paris Protocol, the Oslo Accord&amp;rsquo;s economic annex and the main document regulating the financial relations between Israel and the occupied Palestinian territory (oPt), imposes a taxation envelope on both economies. In addition to Israel&amp;rsquo;s control of borders this outlines continued Palestinian dependency on Israeli policies, customs laws and services for the import and export of goods. This dependency has an adverse impact on the development of the Palestinian industry, including the pharmaceutical industry. In particular, various hindrances generate extra costs that harm the development of local industry: the burden of annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the West Bank and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the Gazan industry to develop&amp;nbsp;and expand&amp;nbsp;due to an imposed crippling sea-land-air siege since 2006.
 In contrast, Tora enjoys easy access to the Palestinian market, free of customs taxes and checkpoint. Taro&amp;rsquo;s agents do not have to amend any of their products in order to sell them in the oPt. Thus,&amp;nbsp;the company can sell its non-Arabic labeled products on the Palestinian market.&amp;nbsp; Taro meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their restriction on imports into the oPt.
 For further information, check our report on the Pharmaceutical Industry: Captive economy
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
@@ -751,51 +736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -866,373 +851,344 @@
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
+      <c r="C14" s="0"/>
       <c r="D14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>42</v>
-[...28 lines deleted...]
-      <c r="I15" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I14" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>