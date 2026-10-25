--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,240 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...4 lines deleted...]
-  <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
-    <t>$50B-$100B</t>
-[...1 lines deleted...]
-  <si>
     <t>Naqab</t>
   </si>
   <si>
-    <t>Expedia Group</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>NASDAQ</t>
-  </si>
-[...131 lines deleted...]
-    <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -254,156 +148,159 @@
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
-    <t>Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Taro Pharmaceutical Industries</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">
 Taro is a multinational, science-based pharmaceutical company. The company develops, manufactures and markets prescription and OTC pharmaceutical products, primarily in the United States, Canada and Israel.
 The compnay is one of the leading pharmaceutical companies in the Israeli market. In 2019, 6% of its $669,893 million in revenues were generated in the Israeli market. Taro, similar to other Israeli companies, profits from Israel&amp;rsquo;s occupation of the Palestinian territory which structure the captivity of its economy and people.
 The Paris Protocol, the Oslo Accord&amp;rsquo;s economic annex and the main document regulating the financial relations between Israel and the occupied Palestinian territory (oPt), imposes a taxation envelope on both economies. In addition to Israel&amp;rsquo;s control of borders this outlines continued Palestinian dependency on Israeli policies, customs laws and services for the import and export of goods. This dependency has an adverse impact on the development of the Palestinian industry, including the pharmaceutical industry. In particular, various hindrances generate extra costs that harm the development of local industry: the burden of annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the West Bank and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the Gazan industry to develop&amp;nbsp;and expand&amp;nbsp;due to an imposed crippling sea-land-air siege since 2006.
 In contrast, Tora enjoys easy access to the Palestinian market, free of customs taxes and checkpoint. Taro&amp;rsquo;s agents do not have to amend any of their products in order to sell them in the oPt. Thus,&amp;nbsp;the company can sell its non-Arabic labeled products on the Palestinian market.&amp;nbsp; Taro meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their restriction on imports into the oPt.
 For further information, check our report on the Pharmaceutical Industry: Captive economy
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...5 lines deleted...]
-</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
@@ -810,383 +707,383 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>25</v>
-      </c>
-[...16 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I14" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>