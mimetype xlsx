--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -145,51 +145,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -716,51 +716,57 @@
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -1025,51 +1031,51 @@
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
@@ -2738,1273 +2744,1273 @@
       </c>
       <c r="H33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>155</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>23</v>
+        <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>144</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I75" s="0"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I77" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>