--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -56,51 +56,51 @@
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Adama</t>
   </si>
   <si>
     <t>SZSE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded China-based global crop protection company.
 Crop protection products manufactured by the company&amp;rsquo;s Israeli subsidiary Adama Makhteshim have been used in agricultural experiments conducted by settler research institutes in the Jordan Valley, occupied West Bank and the occupied Syrian Golan.
 In November 2016, as part of a conference and tour organized by the Jordan Valley R&amp;amp;D Center, a company representative presented research on the toxicity of its Nimitz nematicide product tested in Jordan Valley settlements.
 The company&amp;rsquo;s products were also used in agricultural experiments conducted by the same R&amp;amp;D Center in 2017-2018 and 2015-2016, taking place in Tomer settlement and the R&amp;amp;D Center&amp;rsquo;s own facility in the Jordan Valley respectively.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs regional specialists for the Jordan Valley and the Syrian Golan, and has authorized distributors in the settlements of Avnei Eitan in the Golan and Tomer and Naama in the Jordan Valley.
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>
@@ -115,78 +115,96 @@
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
-  </si>
-[...4 lines deleted...]
-    <t>USA</t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
@@ -245,137 +263,96 @@
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
-[...23 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...16 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
@@ -404,223 +381,223 @@
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">Corsight AI </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides facial recognition technology powered by Autonomous AI. The company works with government agencies and various industries including aviation, law enforcement, retail, entertainment and more.
 Corsight AI&amp;rsquo;s parent company, Awz Ventures, is a Canadian hub for investments in Israeli cybersecurity, intelligence, and physical security AI-based technologies. Awz Ventures works in partnership with the Israeli Ministry of Defense&amp;rsquo;s Research &amp;amp; Development Directorate and its partner agencies.
 The company has provided facial recognition technology for the Israeli military.
 According to company, it had a number of contracts with the Israeli government and its agencies.
 Surveillance in Gaza 
 Corsight AI provides facial recognition technology for Israeli military intelligence for dedicated use in Gaza as part of mass surveillance that includes the collection and cataloging of facial features of Palestinians without their knowledge and their permission.
 According to the company, its technology is able to determine a person&amp;rsquo;s identity from a partial view of their face, or even fully covered.
 The company provided its technology for a designated facial recognition experimental program run and operated by the military intelligence Unit 8200 of the Intelligence Corps to carry out mass surveillance. According to officers in the Israeli military, Corsight&amp;#39;s software has been adapted to the unit&amp;#39;s specific needs.
 Since the Israeli ground invasion of Gaza in October 2023, the Israeli military expanded its use of facial recognition technologies in Gaza and began to rely more and more on Corsight&amp;rsquo;s technology. Israeli soldiers who entered the Gaza Strip used cameras equipped with Corsight&amp;#39;s facial recognition technology to scan and collect photos of Palestinians without their knowledge or consent, and similar cameras were also placed at Israeli checkpoints on the main evacuation routes throughout Gaza.&amp;nbsp;
 The soldiers used Corsight&amp;rsquo;s program to scan faces and document and detain people passing along major roads and through Israeli checkpoints throughout the Gaza Strip.&amp;nbsp;&amp;nbsp;
 Corsight AI&amp;rsquo;s facial recognition technology is installed in airports and hospitals in Europe and is used by police bodies in South America.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
+    <t>TASE</t>
+  </si>
+  <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
+    <t>Ford Motor Company</t>
+  </si>
+  <si>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$100B-$250B</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
@@ -728,145 +705,75 @@
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
@@ -983,53 +890,50 @@
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
@@ -1330,146 +1234,93 @@
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...14 lines deleted...]
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1778,51 +1629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1910,2118 +1761,2147 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="0"/>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="0"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="D8" s="0"/>
       <c r="E8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
+      <c r="H8" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0"/>
+      <c r="I9" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="G13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>88</v>
-      </c>
-[...17 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>102</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C18" s="0"/>
-[...3 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="C19" s="0"/>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="0"/>
+      <c r="I19" s="0" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>131</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>132</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="0" t="s">
+      <c r="H27" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="I28" s="0"/>
+        <v>140</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>168</v>
+        <v>36</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>170</v>
+        <v>69</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>67</v>
+        <v>146</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>176</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>182</v>
-      </c>
-[...5 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="H37" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>192</v>
+        <v>54</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="I39" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>202</v>
+        <v>25</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>48</v>
+        <v>200</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>204</v>
+        <v>72</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>38</v>
+        <v>202</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>207</v>
+        <v>47</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>208</v>
+        <v>73</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>83</v>
+        <v>206</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>212</v>
+        <v>87</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="G46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="0" t="s">
+      <c r="I46" s="0" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>21</v>
+        <v>215</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>23</v>
+        <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="I48" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>223</v>
+        <v>69</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F49" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="G49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>229</v>
+        <v>22</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H51" s="0"/>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>243</v>
+        <v>60</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>244</v>
+        <v>43</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H56" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>248</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I58" s="0" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>256</v>
+        <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>158</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>257</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>157</v>
+        <v>255</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>260</v>
+        <v>34</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>55</v>
+        <v>257</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>264</v>
+        <v>54</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>67</v>
+        <v>146</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>267</v>
+        <v>25</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>80</v>
+        <v>263</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>225</v>
+        <v>267</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F64" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="G64" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="D64" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>83</v>
+        <v>274</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>225</v>
+        <v>82</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>96</v>
+        <v>158</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>48</v>
+        <v>233</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C69" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="D69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>217</v>
+        <v>72</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C71" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="D71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>293</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>73</v>
+        <v>225</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="0" t="s">
-        <v>89</v>
+        <v>171</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>298</v>
+        <v>71</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H73" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="0" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>264</v>
+        <v>34</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>265</v>
+        <v>35</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>208</v>
+        <v>56</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>182</v>
+        <v>303</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-      <c r="I75" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H75" s="0"/>
+      <c r="I75" s="0" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C76" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="D76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>182</v>
+        <v>271</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>308</v>
+        <v>272</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="0"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="0">
+        <v>77</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C77" s="0"/>
-[...3 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="C78" s="0"/>
+      <c r="D78" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I77" s="0"/>
+      <c r="F78" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I78" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>