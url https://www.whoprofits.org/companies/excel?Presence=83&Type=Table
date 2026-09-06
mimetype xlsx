--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -869,82 +869,50 @@
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
-  </si>
-[...30 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1253,51 +1221,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I47"/>
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2555,96 +2523,67 @@
         <v>38</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>207</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="C46" s="0"/>
+      <c r="D46" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>213</v>
+        <v>27</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>134</v>
-[...25 lines deleted...]
-      <c r="H47" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="I47" s="0"/>
+      <c r="I46" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>