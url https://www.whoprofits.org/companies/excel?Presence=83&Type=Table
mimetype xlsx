--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -175,65 +175,60 @@
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
@@ -252,50 +247,53 @@
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">Corsight AI </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides facial recognition technology powered by Autonomous AI. The company works with government agencies and various industries including aviation, law enforcement, retail, entertainment and more.
 Corsight AI&amp;rsquo;s parent company, Awz Ventures, is a Canadian hub for investments in Israeli cybersecurity, intelligence, and physical security AI-based technologies. Awz Ventures works in partnership with the Israeli Ministry of Defense&amp;rsquo;s Research &amp;amp; Development Directorate and its partner agencies.
 The company has provided facial recognition technology for the Israeli military.
 According to company, it had a number of contracts with the Israeli government and its agencies.
 Surveillance in Gaza 
 Corsight AI provides facial recognition technology for Israeli military intelligence for dedicated use in Gaza as part of mass surveillance that includes the collection and cataloging of facial features of Palestinians without their knowledge and their permission.
 According to the company, its technology is able to determine a person&amp;rsquo;s identity from a partial view of their face, or even fully covered.
 The company provided its technology for a designated facial recognition experimental program run and operated by the military intelligence Unit 8200 of the Intelligence Corps to carry out mass surveillance. According to officers in the Israeli military, Corsight&amp;#39;s software has been adapted to the unit&amp;#39;s specific needs.
 Since the Israeli ground invasion of Gaza in October 2023, the Israeli military expanded its use of facial recognition technologies in Gaza and began to rely more and more on Corsight&amp;rsquo;s technology. Israeli soldiers who entered the Gaza Strip used cameras equipped with Corsight&amp;#39;s facial recognition technology to scan and collect photos of Palestinians without their knowledge or consent, and similar cameras were also placed at Israeli checkpoints on the main evacuation routes throughout Gaza.&amp;nbsp;
 The soldiers used Corsight&amp;rsquo;s program to scan faces and document and detain people passing along major roads and through Israeli checkpoints throughout the Gaza Strip.&amp;nbsp;&amp;nbsp;
 Corsight AI&amp;rsquo;s facial recognition technology is installed in airports and hospitals in Europe and is used by police bodies in South America.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
@@ -478,160 +476,72 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
@@ -826,72 +736,75 @@
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
@@ -1509,1067 +1422,1067 @@
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>134</v>
+        <v>61</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>95</v>
+        <v>140</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>145</v>
+        <v>51</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>146</v>
+        <v>52</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>64</v>
+        <v>154</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>134</v>
+        <v>61</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>164</v>
+        <v>46</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>165</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I32" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>146</v>
+        <v>52</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>171</v>
+        <v>77</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>180</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>187</v>
+        <v>27</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>191</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>194</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>146</v>
+        <v>115</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>199</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>207</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>