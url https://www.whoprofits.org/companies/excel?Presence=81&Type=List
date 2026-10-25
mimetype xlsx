--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -69,134 +69,90 @@
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t xml:space="preserve">Boeing Company </t>
-[...2 lines deleted...]
-    <t>TASE</t>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...26 lines deleted...]
-    <t>Military, Security and Surveillance</t>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
-  </si>
-[...42 lines deleted...]
-    <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>Private</t>
   </si>
@@ -208,172 +164,81 @@
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$100M-$250M</t>
-  </si>
-[...92 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
@@ -439,50 +304,53 @@
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -785,51 +653,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -855,437 +723,379 @@
         <v>10</v>
       </c>
       <c r="D2" s="0"/>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="0"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="0" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I9" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I11" s="0" t="s">
         <v>71</v>
       </c>
+      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="C14" s="0"/>
+      <c r="D14" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...59 lines deleted...]
-      <c r="I16" s="0"/>
+      <c r="I14" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>