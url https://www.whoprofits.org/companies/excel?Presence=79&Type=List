--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -552,50 +552,59 @@
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
@@ -620,64 +629,54 @@
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
-    <t>Greenkote Plc (Summet Hitech Coatings)</t>
-[...12 lines deleted...]
-    <t>$1M-$5M</t>
+    <t xml:space="preserve">Greenkote  </t>
+  </si>
+  <si>
+    <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Groisman Engineering Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli project management company that provides consulting and management services for projects in fields such as train infrastructure, light rail systems and tunneling supervision systems.
 Groisman Engineering is involved in the construction of the Jerusalem light rail, which was designed to connect West Jerusalem with East Jerusalem settlements. The company played a leading part in the Engineering Procurement Construction (EPC) and served as the deputy construction officer for civil infrastructure (CWE) works. It also designed the coordination of the depot and substations, scheduled coordination of the EPC and supervised the construction of the CWE.
 The company was also involved in a construction project for the Moriah-Jerusalem Development Company, building 1-12 road ramp for the East Jerusalem settlement of Pisgat Ze&amp;#39;ev. The company led all aspects of management: design and tender coordination and supervision during construction.
 The company is also involved in two military infrastructure and construction projects for the Israeli Ministry of Defense, leading the design phase of a major base relocation for the Israeli army and taking part in the design of a new army training campus is the Negev (Naqab).
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
@@ -931,73 +930,73 @@
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
+    <t>Settlement Production</t>
+  </si>
+  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
@@ -1880,51 +1879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2551,1654 +2550,1685 @@
       </c>
       <c r="E23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>129</v>
+        <v>95</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="I26" s="0" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I28" s="0"/>
+      <c r="I28" s="0" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="I29" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>148</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="G30" s="0"/>
+      <c r="H30" s="0"/>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>153</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>165</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>65</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>190</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="D44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>157</v>
+        <v>77</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>23</v>
+        <v>125</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>128</v>
+        <v>158</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>157</v>
+        <v>131</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="I47" s="0"/>
+        <v>158</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>56</v>
+        <v>209</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>212</v>
+        <v>59</v>
       </c>
       <c r="H48" s="0"/>
-      <c r="I48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>32</v>
+        <v>215</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>122</v>
+        <v>217</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>64</v>
+        <v>122</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>225</v>
+        <v>64</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>226</v>
+        <v>22</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I52" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="H53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54" s="0" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>73</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I55" s="0" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>18</v>
+        <v>202</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>148</v>
+        <v>236</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>157</v>
+        <v>237</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>152</v>
+        <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>242</v>
+        <v>153</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I58" s="0" t="s">
         <v>243</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>182</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>248</v>
+        <v>66</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H60" s="0"/>
+      <c r="I60" s="0" t="s">
         <v>249</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F61" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G61" s="0" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>237</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>233</v>
+      </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F64" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G64" s="0" t="s">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>270</v>
+        <v>42</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>254</v>
+        <v>99</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F67" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G67" s="0" t="s">
-        <v>89</v>
+        <v>255</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>225</v>
+        <v>53</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>226</v>
+        <v>89</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H70" s="0"/>
+        <v>131</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>64</v>
+        <v>198</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>44</v>
+        <v>144</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>288</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>176</v>
+        <v>287</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>84</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>293</v>
+        <v>70</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H74" s="0"/>
+        <v>71</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I74" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F75" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>298</v>
+        <v>259</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>299</v>
+        <v>260</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>300</v>
+        <v>48</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I77" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I77" s="0"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H78" s="0" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I78" s="0"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G79" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H79" s="0" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="G80" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C80" s="0"/>
-      <c r="D80" s="0" t="s">
+      <c r="H80" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="0">
+        <v>80</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="E80" s="0" t="s">
+      <c r="C81" s="0"/>
+      <c r="D81" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="F80" s="0" t="s">
+      <c r="E81" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F81" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G80" s="0" t="s">
+      <c r="G81" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H80" s="0" t="s">
+      <c r="H81" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I80" s="0"/>
+      <c r="I81" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>