--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -129,51 +129,51 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -1035,51 +1035,51 @@
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>