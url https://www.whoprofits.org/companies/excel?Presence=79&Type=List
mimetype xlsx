--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1479,79 +1479,50 @@
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
@@ -1879,51 +1850,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4111,124 +4082,95 @@
       <c r="D78" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>304</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>305</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I78" s="0"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C79" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="D79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="E79" s="0" t="s">
+      <c r="G79" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H79" s="0" t="s">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C80" s="0"/>
+      <c r="D80" s="0" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>314</v>
+        <v>43</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>60</v>
-[...25 lines deleted...]
-      <c r="H81" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I81" s="0"/>
+      <c r="I80" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>