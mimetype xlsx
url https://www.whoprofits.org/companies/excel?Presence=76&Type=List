--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -121,50 +121,68 @@
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
@@ -201,53 +219,50 @@
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
@@ -364,90 +379,108 @@
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
+  </si>
+  <si>
+    <t>Formula Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
@@ -523,63 +556,63 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -672,53 +705,50 @@
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -765,66 +795,66 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
@@ -940,53 +970,50 @@
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1292,51 +1319,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1423,1238 +1450,1294 @@
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="H10" s="0"/>
+      <c r="H10" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I10" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H18" s="0" t="s">
         <v>104</v>
       </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>56</v>
+        <v>123</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>29</v>
+        <v>129</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>129</v>
+        <v>57</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>138</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>139</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>142</v>
+        <v>57</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>145</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>51</v>
+        <v>152</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>153</v>
+        <v>28</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>157</v>
+        <v>56</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>71</v>
+        <v>163</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>145</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>169</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>171</v>
+        <v>110</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>172</v>
+        <v>47</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>110</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>129</v>
+        <v>57</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>112</v>
+        <v>182</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>178</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>182</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>183</v>
+        <v>104</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>180</v>
+        <v>31</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>172</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>42</v>
+        <v>188</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>139</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>200</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>112</v>
+        <v>206</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>180</v>
+        <v>57</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>205</v>
+        <v>53</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>42</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>190</v>
+        <v>52</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>191</v>
+        <v>53</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>209</v>
+        <v>123</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C46" s="0"/>
+        <v>213</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D46" s="0" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F46" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="0">
+        <v>46</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="0">
+        <v>47</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C48" s="0"/>
+      <c r="D48" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G46" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H46" s="0" t="s">
+      <c r="H48" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="I46" s="0"/>
+      <c r="I48" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>