--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -198,138 +198,142 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...4 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...1 lines deleted...]
-    <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
-    <t>Specialized Equipment and Services</t>
-[...4 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
@@ -343,74 +347,50 @@
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
-  </si>
-[...22 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
@@ -568,173 +548,100 @@
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
@@ -801,88 +708,82 @@
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
-    <t>Gaza</t>
-[...1 lines deleted...]
-  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
 </t>
   </si>
@@ -928,66 +829,57 @@
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
@@ -1532,322 +1424,322 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H11" s="0"/>
+      <c r="H11" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="I11" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="0"/>
+      <c r="I12" s="0" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="H13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H15" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
@@ -1876,54 +1768,54 @@
       </c>
       <c r="E19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C21" s="0" t="s">
@@ -1934,487 +1826,487 @@
       </c>
       <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>129</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>48</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>149</v>
+        <v>54</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>39</v>
+        <v>150</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>181</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>182</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
@@ -2433,300 +2325,300 @@
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>188</v>
+        <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="H43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I43" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="D44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>210</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>123</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I47" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C48" s="0"/>
       <c r="D48" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I48" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>