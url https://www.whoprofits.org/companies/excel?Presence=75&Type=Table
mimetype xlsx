--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -147,51 +147,51 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -589,51 +589,51 @@
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).