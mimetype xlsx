--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -105,97 +105,93 @@
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 RT&amp;rsquo;s chief client is the Israeli army. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli army. At present, the combat intelligence collection unit uses the SkyStar 180 and 300 aerostats for collecting tactical intelligence, surveillance and reconnaissance in Gaza. The aerostats are provided to the army under a multiyear leasing contract with the Israel Ministry of Defense. In Israel, SkyStar systems are equipped with the Speed-A payload by Controp Company.
 RT operates a factory in the settlement of Katzrin in the occupied Syrian Golan.
 Aeronautics, jointly with&amp;nbsp;Motorola, developed the &amp;ldquo;Stronghold&amp;rdquo; surveillance technology that includes radars and cameras, the technology is installed in dozens of settlements in the West Bank.
 Magna B.S.P, a surveillance company in which Aeuronautics holds a minority stake (14.4%), provides services for Israel Police and Israel Prison Service and has installed surveillance systems in the Old City in occupied East Jerusalem.
 Additionally, in 2009, Aeronautics was contracted by the Dutch Ministry of Defense in a 200 million NIS deal to supply Dutch forces in Afghanistan with &amp;ldquo;Aerostar&amp;rdquo; UAVs. In 2011, through its subsidiary RT, the company was also contracted by the US military in Afghanistan to supply it with the &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons.
 In 2021, Aeronautics purchased the Projects Division of Magal Security Systems which is globally active in Home Land Security. The division was involved in implementing security systems along Israel-Egypt border and was mentioned as a possible contractor for the wall in the USA-Mexico border.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
+    <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -263,50 +259,68 @@
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Naqab</t>
+  </si>
+  <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -488,53 +502,50 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Heavy Machinery</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
@@ -549,86 +560,80 @@
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Specialized Equipment and Services</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
@@ -1045,51 +1050,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1347,644 +1352,673 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F23" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>137</v>
+        <v>72</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>145</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="H27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>148</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>130</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>122</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C31" s="0"/>
+        <v>161</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="D31" s="0" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="0">
+        <v>31</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C32" s="0"/>
+      <c r="D32" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G31" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H31" s="0" t="s">
+      <c r="H32" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="I31" s="0"/>
+      <c r="I32" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>