--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -74,65 +74,60 @@
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -196,138 +191,50 @@
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A Global Automotive manufacturer of the Jaguar and Land Rover brands.
 Land Rover Defender fitted vehicles are widely used by the Israeli military and Border Police. The &amp;lsquo;David&amp;rsquo; armored vehicles, based on a Land Rover Defender 110 (4&amp;times;4) chassis, are used by the Israeli military in the occupied Palestinian territory for patrol, reconnaissance and combat.
 The Land Rover Defender is the most operational patrol vehicle in the Israeli military. MDT Armor, an American subsidiary of Israeli company Shladot, armors the vehicles.
 Through its Israeli distributor &amp;ndash; Eastern Automobile Marketing, Land Rover supplies armored vehicles to the Israeli ministry of defense.
 In 2021, MDT Armor, announced it would supply the Israeli Military with about 70 David urban light armored vehicles for US$ 9.98 million by October 2022. The project is budgeted through the U.S. foreign military sales program. The Israeli military has 370 David vehicles in its service. The model in use by the Israeli army is built on top of a Land Rover Defender 110 4&amp;times;4 chassis, and a 122 bhp, 2.5L turbocharged diesel engine.
 In 2021, the Israeli Ministry of Defense published a tender for the acquisition of spare parts for Land Rover vehicle.
 In 2014, Israeli military vehicle with Land Rover logo was documented in Khirbet Umm al Ammad in the occupied West Bank.
 In 2014, David Vehicles carrying tear Gas launchers on their roofs were used during demonstrations in the village of Nabi Saleh in the occupied West Bank.
 In 2014, the vehicles were used by the Israeli military during its assault on Gaza.
 In 2012, David Vehicle was documented used by Israeli military in the settlements of Nokdim and Mitzpe Yair in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
-  </si>
-[...86 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Kass Group (Kass – C)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investment group which carries out real estate, infrastructure and technology projects in Israel, the occupied Palestinian territory and Georgia.
 Kass Group and its member companies have carried out residential and commercial projects in settlements in the occupied West Bank and East Jerusalem.
 The company is an investor in Design City, a new shopping complex in the Mishor Adumim settlement industrial zone in the West Bank, opened in 2021. The complex takes up some 100,000 sqm of land and includes around 160 stores. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 Through its fully owned subsidiary Magic Kass, the Group is developing a theme park in Mishor Adumim, located next to the Design City complex. Kass Group has invested an estimated 150 million NIS in the theme park, which takes up 15,400 sqm of land and is slated to open in 2021.
 Through its partially owned subsidiary Nofei Israel (88%), Kass Group has carried out numerous real estate projects in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The company was involved with the establishment of the New Givat Ze&amp;rsquo;ev (Givat Ze&amp;rsquo;ev Hachadasha) neighborhood in 2004, which houses over 600 families. It also developed the Givat Ze&amp;rsquo;ev Heights (Ramat Givat Ze&amp;rsquo;ev) project, which includes 234 upscale residential units and 130 private single family homes. The company also carried out a commercial project in the settlement.
 Nofei Israel is also involved in two commercial projects in Mishor Adumim settlement industrial zone, Design City and Pavilion, an event venue.
 Additionally, the company developed and marketed a residential project in the settlement neighborhood of Neve Ya&amp;rsquo;akov in East Jerusalem. The project, strategically located near the Jerusalem light rail, includes 80 housing units built by Euro Israel. The company also marketed a housing project of Dalia Eliasfor in the settlement neighborhood of Har Homa.
 Nofei Israel projects were constructed by several companies, including Euro Israel, Dalia Eliasfor, Teshet 2000, Kenning, Moris Alon, and Shechter.
 Nofei Israel, K.A.H. Nofey Hagiva, Top R.G.Z., Kass Business, Magic Kass, Hutzot Adumim Consulting Management and Investments and HomeConnex all have offices in settlements in the West Bank.
 In January 2015, K.A.H. Nofey Hagiva, a fully owned subsidiary, signed a leasing agreement with the Israeli Civil Administration (ICA) for a 7,964 sqm property in Mishor Adumim, in accordance with local outline plans which refer to the lands of the Palestinian community Khan al Ahmar.
 Another subsidiary, Merkaz Nofei Ayalot (50%), signed a leasing agreement in 2013 with the Supervising Unit of Governmental and Deserted Property in Judea and Samaria (Area C of the West Bank) for land in Givat Ze&amp;rsquo;ev.
 In September 2016, Magic Kass signed an agreement with the ICA for a 10,795 sqm property in Mishor Adumim.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
@@ -421,50 +328,53 @@
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -767,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -987,264 +897,235 @@
       <c r="E7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="0"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="0"/>
       <c r="D14" s="0" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I15" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>